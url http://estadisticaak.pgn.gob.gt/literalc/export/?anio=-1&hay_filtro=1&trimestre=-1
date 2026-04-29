--- v0 (2026-03-04)
+++ v1 (2026-04-29)
@@ -12,2255 +12,2381 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="735">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="777">
   <si>
     <t>Número de correlativo</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
     <t>Municipio</t>
   </si>
   <si>
     <t>Zona</t>
   </si>
   <si>
     <t>Edad</t>
   </si>
   <si>
     <t>Sexo</t>
   </si>
   <si>
     <t>Fecha de desaparición</t>
   </si>
   <si>
     <t xml:space="preserve">JUTIAPA                       </t>
   </si>
   <si>
     <t>Femenino</t>
   </si>
   <si>
     <t>23-02-2025</t>
   </si>
   <si>
+    <t xml:space="preserve">EL QUICHE                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SANTA CRUZ DEL QUICHE         </t>
+  </si>
+  <si>
+    <t>Masculino</t>
+  </si>
+  <si>
+    <t>03-03-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JALAPA                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GUATEMALA                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">VILLA CANALES                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">QUETZALTENANGO                </t>
+  </si>
+  <si>
+    <t xml:space="preserve">COATEPEQUE                    </t>
+  </si>
+  <si>
     <t xml:space="preserve">ESCUINTLA                     </t>
   </si>
   <si>
-    <t>Masculino</t>
-[...1 lines deleted...]
-  <si>
     <t>24-02-2025</t>
   </si>
   <si>
+    <t>04-03-2026</t>
+  </si>
+  <si>
     <t>01-03-2022</t>
   </si>
   <si>
-    <t>19-02-2025</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">GUATEMALA                     </t>
+    <t xml:space="preserve">SAN MARCOS                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN LORENZO                   </t>
+  </si>
+  <si>
+    <t>02-03-2026</t>
   </si>
   <si>
     <t xml:space="preserve">SANTA CATARINA PINULA         </t>
   </si>
   <si>
     <t>07-01-2026</t>
   </si>
   <si>
+    <t>05-03-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IZABAL                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LOS AMATES                    </t>
+  </si>
+  <si>
+    <t>23-02-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHIQUIMULA                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ESQUIPULAS                    </t>
+  </si>
+  <si>
+    <t>25-11-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN PEDRO SACATEPEQUEZ        </t>
+  </si>
+  <si>
+    <t>06-03-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN JUAN SACATEPEQUEZ         </t>
+  </si>
+  <si>
+    <t>05-01-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZACAPA                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TECULUTAN                     </t>
+  </si>
+  <si>
+    <t>07-03-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PETEN                         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LA LIBERTAD                   </t>
+  </si>
+  <si>
+    <t>07-01-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AYUTLA                        </t>
+  </si>
+  <si>
+    <t>27-02-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GUALAN                        </t>
+  </si>
+  <si>
+    <t>08-03-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HUEHUETENANGO                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PUERTO BARRIOS                </t>
+  </si>
+  <si>
+    <t>26-02-2026</t>
+  </si>
+  <si>
+    <t>09-03-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALTA VERAPAZ                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">COBAN                         </t>
+  </si>
+  <si>
     <t xml:space="preserve">CHIMALTENANGO                 </t>
   </si>
   <si>
+    <t xml:space="preserve">MORALES                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SACATEPEQUEZ                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN LUCAS SACATEPEQUEZ        </t>
+  </si>
+  <si>
+    <t>08-01-2026</t>
+  </si>
+  <si>
+    <t>10-03-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOLOLA                        </t>
+  </si>
+  <si>
+    <t>22-02-2026</t>
+  </si>
+  <si>
+    <t>11-03-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN JOSE                      </t>
+  </si>
+  <si>
+    <t>08-01-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHICAMAN                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SANTA ROSA                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CUILAPA                       </t>
+  </si>
+  <si>
+    <t>26-02-2025</t>
+  </si>
+  <si>
     <t xml:space="preserve">PATZUN                        </t>
   </si>
   <si>
-    <t>05-01-2026</t>
-[...32 lines deleted...]
-    <t xml:space="preserve">HUEHUETENANGO                 </t>
+    <t>12-03-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZAPOTITLAN                    </t>
+  </si>
+  <si>
+    <t>03-03-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CATARINA                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CANILLA                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TAXISCO                       </t>
+  </si>
+  <si>
+    <t>26-12-2024</t>
+  </si>
+  <si>
+    <t>26-03-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BAJA VERAPAZ                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PURULHA                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LA GOMERA                     </t>
+  </si>
+  <si>
+    <t>14-03-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BARBERENA                     </t>
+  </si>
+  <si>
+    <t>05-03-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COLOMBA COSTA CUCA            </t>
+  </si>
+  <si>
+    <t>04-03-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OLINTEPEQUE                   </t>
+  </si>
+  <si>
+    <t>16-03-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VILLA NUEVA                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">EL ESTOR                      </t>
+  </si>
+  <si>
+    <t>06-03-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TACANA                        </t>
+  </si>
+  <si>
+    <t>10-01-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SANTA ANA                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NUEVA CONCEPCION              </t>
+  </si>
+  <si>
+    <t>07-03-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN BENITO                    </t>
+  </si>
+  <si>
+    <t>04-01-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN ILDEFONSO IXTAHUACAN      </t>
+  </si>
+  <si>
+    <t>13-03-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIXCO                         </t>
+  </si>
+  <si>
+    <t>17-03-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RETALHULEU                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PASTORES                      </t>
+  </si>
+  <si>
+    <t>18-03-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PAJAPITA                      </t>
+  </si>
+  <si>
+    <t>19-03-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SANTA LUCIA COTZUMALGUAPA     </t>
+  </si>
+  <si>
+    <t>15-03-2026</t>
+  </si>
+  <si>
+    <t>20-03-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN JUAN CHAMELCO             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN JOSE PINULA               </t>
+  </si>
+  <si>
+    <t>09-01-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PALIN                         </t>
+  </si>
+  <si>
+    <t>11-02-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IXCAN                         </t>
+  </si>
+  <si>
+    <t>24-07-2023</t>
+  </si>
+  <si>
+    <t>21-03-2026</t>
+  </si>
+  <si>
+    <t>13-03-2025</t>
+  </si>
+  <si>
+    <t>23-03-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN MIGUEL PETAPA             </t>
+  </si>
+  <si>
+    <t>09-01-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JALPATAGUA                    </t>
+  </si>
+  <si>
+    <t>24-03-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LA BLANCA                     </t>
+  </si>
+  <si>
+    <t>22-03-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SANTA MARIA NEBAJ             </t>
+  </si>
+  <si>
+    <t>23-01-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TIQUISATE                     </t>
+  </si>
+  <si>
+    <t>25-03-2026</t>
+  </si>
+  <si>
+    <t>26-03-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ESTANZUELA                    </t>
+  </si>
+  <si>
+    <t>19-03-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">POPTUN                        </t>
+  </si>
+  <si>
+    <t>09-03-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GUANAGAZAPA                   </t>
+  </si>
+  <si>
+    <t>27-03-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN PEDRO PINULA              </t>
+  </si>
+  <si>
+    <t>16-03-2025</t>
+  </si>
+  <si>
+    <t>28-03-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN SEBASTIAN                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">EL PROGRESO                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GUASTATOYA                    </t>
+  </si>
+  <si>
+    <t>29-03-2026</t>
+  </si>
+  <si>
+    <t>20-03-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN PEDRO SOLOMA              </t>
   </si>
   <si>
     <t xml:space="preserve">SUCHITEPEQUEZ                 </t>
   </si>
   <si>
+    <t xml:space="preserve">CUYOTENANGO                   </t>
+  </si>
+  <si>
+    <t>30-03-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN ANDRES                    </t>
+  </si>
+  <si>
+    <t>21-03-2025</t>
+  </si>
+  <si>
+    <t>22-03-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MONJAS                        </t>
+  </si>
+  <si>
+    <t>23-03-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOTONICAPAN                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN ANDRES XECUL              </t>
+  </si>
+  <si>
+    <t>31-03-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAGDALENA MILPAS ALTAS        </t>
+  </si>
+  <si>
+    <t>02-04-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MALACATAN                     </t>
+  </si>
+  <si>
+    <t>03-04-2026</t>
+  </si>
+  <si>
+    <t>26-03-2025</t>
+  </si>
+  <si>
+    <t>04-04-2026</t>
+  </si>
+  <si>
+    <t>05-04-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHICHE                        </t>
+  </si>
+  <si>
+    <t>06-04-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHINAUTLA                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SANTA CRUZ BARILLAS           </t>
+  </si>
+  <si>
+    <t>28-03-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EL TEJAR                      </t>
+  </si>
+  <si>
+    <t>07-04-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LA DEMOCRACIA                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PANZOS                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN PEDRO AYAMPUC             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN CRISTOBAL VERAPAZ         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN MARTIN JILOTEPEQUE        </t>
+  </si>
+  <si>
+    <t>03-04-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CUNEN                         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PALENCIA                      </t>
+  </si>
+  <si>
+    <t>08-04-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SANARATE                      </t>
+  </si>
+  <si>
+    <t>01-04-2024</t>
+  </si>
+  <si>
+    <t>23-04-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FRAIJANES                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAMOTAN                       </t>
+  </si>
+  <si>
+    <t>02-04-2024</t>
+  </si>
+  <si>
+    <t>04-04-2024</t>
+  </si>
+  <si>
+    <t>12-01-2026</t>
+  </si>
+  <si>
+    <t>01-04-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EL ASINTAL                    </t>
+  </si>
+  <si>
+    <t>05-04-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AMATITLAN                     </t>
+  </si>
+  <si>
+    <t>06-04-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RIO HONDO                     </t>
+  </si>
+  <si>
+    <t>02-04-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CANTEL                        </t>
+  </si>
+  <si>
+    <t>14-03-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN ANTONIO LA PAZ            </t>
+  </si>
+  <si>
+    <t>03-04-2025</t>
+  </si>
+  <si>
+    <t>08-04-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COLOTENANGO                   </t>
+  </si>
+  <si>
+    <t>07-04-2024</t>
+  </si>
+  <si>
+    <t>31-03-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IZTAPA                        </t>
+  </si>
+  <si>
+    <t>05-04-2025</t>
+  </si>
+  <si>
+    <t>10-04-2024</t>
+  </si>
+  <si>
+    <t>07-04-2025</t>
+  </si>
+  <si>
+    <t>08-04-2025</t>
+  </si>
+  <si>
+    <t>16-03-2024</t>
+  </si>
+  <si>
+    <t>12-04-2024</t>
+  </si>
+  <si>
+    <t>09-04-2025</t>
+  </si>
+  <si>
+    <t>11-04-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHISEC                        </t>
+  </si>
+  <si>
+    <t>10-04-2025</t>
+  </si>
+  <si>
+    <t>09-11-2024</t>
+  </si>
+  <si>
+    <t>15-04-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MELCHOR DE MENCOS             </t>
+  </si>
+  <si>
+    <t>14-04-2025</t>
+  </si>
+  <si>
+    <t>15-04-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LA UNION                      </t>
+  </si>
+  <si>
+    <t>16-04-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LIVINGSTON                    </t>
+  </si>
+  <si>
+    <t>17-04-2024</t>
+  </si>
+  <si>
+    <t>27-03-2025</t>
+  </si>
+  <si>
+    <t>19-04-2025</t>
+  </si>
+  <si>
+    <t>18-04-2024</t>
+  </si>
+  <si>
+    <t>18-04-2025</t>
+  </si>
+  <si>
+    <t>21-04-2025</t>
+  </si>
+  <si>
+    <t>13-01-2025</t>
+  </si>
+  <si>
+    <t>13-01-2026</t>
+  </si>
+  <si>
+    <t>22-04-2025</t>
+  </si>
+  <si>
+    <t>23-04-2025</t>
+  </si>
+  <si>
+    <t>22-04-2024</t>
+  </si>
+  <si>
+    <t>24-04-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PARRAMOS                      </t>
+  </si>
+  <si>
+    <t>25-04-2025</t>
+  </si>
+  <si>
+    <t>23-04-2024</t>
+  </si>
+  <si>
+    <t>24-04-2024</t>
+  </si>
+  <si>
+    <t>26-04-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN CRISTOBAL CUCHO           </t>
+  </si>
+  <si>
+    <t>14-01-2026</t>
+  </si>
+  <si>
+    <t>24-05-2024</t>
+  </si>
+  <si>
+    <t>25-04-2024</t>
+  </si>
+  <si>
+    <t>29-04-2025</t>
+  </si>
+  <si>
+    <t>30-04-2025</t>
+  </si>
+  <si>
+    <t>29-02-2024</t>
+  </si>
+  <si>
+    <t>14-06-2025</t>
+  </si>
+  <si>
+    <t>26-04-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN FRANCISCO  ZAPOTITLAN     </t>
+  </si>
+  <si>
+    <t>28-04-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN LUIS JILOTEPEQUE          </t>
+  </si>
+  <si>
+    <t>27-04-2024</t>
+  </si>
+  <si>
+    <t>02-05-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EL RODEO                      </t>
+  </si>
+  <si>
+    <t>29-04-2024</t>
+  </si>
+  <si>
+    <t>28-04-2024</t>
+  </si>
+  <si>
+    <t>05-05-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAYAXCHE                      </t>
+  </si>
+  <si>
+    <t>30-04-2024</t>
+  </si>
+  <si>
+    <t>06-05-2025</t>
+  </si>
+  <si>
+    <t>07-05-2025</t>
+  </si>
+  <si>
+    <t>01-05-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN PEDRO CARCHA              </t>
+  </si>
+  <si>
+    <t>14-04-2024</t>
+  </si>
+  <si>
+    <t>02-05-2024</t>
+  </si>
+  <si>
+    <t>15-01-2026</t>
+  </si>
+  <si>
+    <t>08-05-2025</t>
+  </si>
+  <si>
+    <t>03-05-2024</t>
+  </si>
+  <si>
+    <t>12-05-2025</t>
+  </si>
+  <si>
+    <t>06-05-2024</t>
+  </si>
+  <si>
+    <t>13-05-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN FRANCISCO                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SANTA LUCIA MILPAS ALTAS      </t>
+  </si>
+  <si>
+    <t>07-05-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TACTIC                        </t>
+  </si>
+  <si>
+    <t>08-05-2024</t>
+  </si>
+  <si>
+    <t>15-05-2025</t>
+  </si>
+  <si>
+    <t>04-05-2025</t>
+  </si>
+  <si>
+    <t>14-05-2025</t>
+  </si>
+  <si>
+    <t>16-05-2025</t>
+  </si>
+  <si>
+    <t>09-05-2024</t>
+  </si>
+  <si>
+    <t>10-05-2024</t>
+  </si>
+  <si>
+    <t>17-05-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRANADOS                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TAJUMULCO                     </t>
+  </si>
+  <si>
+    <t>19-05-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SALAMA                        </t>
+  </si>
+  <si>
+    <t>26-05-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MASAGUA                       </t>
+  </si>
+  <si>
+    <t>13-05-2024</t>
+  </si>
+  <si>
+    <t>14-01-2025</t>
+  </si>
+  <si>
+    <t>21-05-2025</t>
+  </si>
+  <si>
+    <t>22-05-2025</t>
+  </si>
+  <si>
+    <t>14-05-2024</t>
+  </si>
+  <si>
+    <t>16-01-2025</t>
+  </si>
+  <si>
+    <t>15-01-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NUEVO PROGRESO                </t>
+  </si>
+  <si>
+    <t>16-01-2026</t>
+  </si>
+  <si>
+    <t>24-05-2025</t>
+  </si>
+  <si>
+    <t>16-05-2024</t>
+  </si>
+  <si>
+    <t>25-05-2025</t>
+  </si>
+  <si>
+    <t>26-05-2025</t>
+  </si>
+  <si>
+    <t>17-05-2024</t>
+  </si>
+  <si>
+    <t>27-05-2025</t>
+  </si>
+  <si>
+    <t>18-05-2024</t>
+  </si>
+  <si>
+    <t>18-01-2026</t>
+  </si>
+  <si>
+    <t>28-05-2025</t>
+  </si>
+  <si>
+    <t>20-05-2024</t>
+  </si>
+  <si>
+    <t>29-05-2025</t>
+  </si>
+  <si>
+    <t>19-05-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIQUINALA                     </t>
+  </si>
+  <si>
+    <t>30-05-2025</t>
+  </si>
+  <si>
+    <t>31-05-2025</t>
+  </si>
+  <si>
+    <t>21-05-2024</t>
+  </si>
+  <si>
+    <t>01-06-2025</t>
+  </si>
+  <si>
+    <t>22-05-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USPANTAN                      </t>
+  </si>
+  <si>
+    <t>02-06-2025</t>
+  </si>
+  <si>
+    <t>20-05-2025</t>
+  </si>
+  <si>
+    <t>03-06-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHAJUL                        </t>
+  </si>
+  <si>
+    <t>25-05-2024</t>
+  </si>
+  <si>
+    <t>05-06-2025</t>
+  </si>
+  <si>
+    <t>04-06-2025</t>
+  </si>
+  <si>
+    <t>06-06-2025</t>
+  </si>
+  <si>
+    <t>08-06-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LA ESPERANZA                  </t>
+  </si>
+  <si>
+    <t>05-06-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONCEPCION TUTUAPA            </t>
+  </si>
+  <si>
+    <t>28-05-2024</t>
+  </si>
+  <si>
+    <t>11-06-2025</t>
+  </si>
+  <si>
+    <t>13-06-2025</t>
+  </si>
+  <si>
+    <t>31-05-2024</t>
+  </si>
+  <si>
+    <t>29-05-2024</t>
+  </si>
+  <si>
+    <t>15-06-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JOCOTAN                       </t>
+  </si>
+  <si>
+    <t>16-06-2025</t>
+  </si>
+  <si>
+    <t>02-06-2024</t>
+  </si>
+  <si>
+    <t>17-01-2026</t>
+  </si>
+  <si>
+    <t>03-06-2024</t>
+  </si>
+  <si>
+    <t>18-06-2025</t>
+  </si>
+  <si>
+    <t>04-06-2024</t>
+  </si>
+  <si>
+    <t>30-08-2025</t>
+  </si>
+  <si>
+    <t>20-12-2024</t>
+  </si>
+  <si>
+    <t>21-06-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASUNCION MITA                 </t>
+  </si>
+  <si>
+    <t>22-06-2025</t>
+  </si>
+  <si>
+    <t>21-01-2026</t>
+  </si>
+  <si>
+    <t>10-01-2026</t>
+  </si>
+  <si>
+    <t>24-06-2025</t>
+  </si>
+  <si>
+    <t>23-06-2025</t>
+  </si>
+  <si>
+    <t>08-06-2024</t>
+  </si>
+  <si>
+    <t>09-06-2024</t>
+  </si>
+  <si>
+    <t>25-06-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN ANDRES ITZAPA             </t>
+  </si>
+  <si>
+    <t>07-06-2024</t>
+  </si>
+  <si>
+    <t>10-06-2024</t>
+  </si>
+  <si>
+    <t>30-06-2025</t>
+  </si>
+  <si>
+    <t>11-03-2021</t>
+  </si>
+  <si>
+    <t>01-07-2025</t>
+  </si>
+  <si>
+    <t>12-06-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MOYUTA                        </t>
+  </si>
+  <si>
+    <t>03-03-2024</t>
+  </si>
+  <si>
+    <t>22-01-2026</t>
+  </si>
+  <si>
+    <t>03-07-2025</t>
+  </si>
+  <si>
+    <t>15-06-2024</t>
+  </si>
+  <si>
+    <t>06-07-2025</t>
+  </si>
+  <si>
+    <t>17-06-2024</t>
+  </si>
+  <si>
+    <t>18-06-2024</t>
+  </si>
+  <si>
+    <t>19-06-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHAMPERICO                    </t>
+  </si>
+  <si>
+    <t>07-07-2025</t>
+  </si>
+  <si>
+    <t>09-07-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CASILLAS                      </t>
+  </si>
+  <si>
+    <t>17-01-2025</t>
+  </si>
+  <si>
+    <t>21-06-2024</t>
+  </si>
+  <si>
+    <t>10-07-2025</t>
+  </si>
+  <si>
+    <t>02-01-2026</t>
+  </si>
+  <si>
+    <t>22-06-2024</t>
+  </si>
+  <si>
+    <t>11-07-2025</t>
+  </si>
+  <si>
+    <t>13-07-2025</t>
+  </si>
+  <si>
+    <t>23-06-2024</t>
+  </si>
+  <si>
+    <t>14-07-2025</t>
+  </si>
+  <si>
+    <t>08-07-2025</t>
+  </si>
+  <si>
+    <t>27-06-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SANSARE                       </t>
+  </si>
+  <si>
+    <t>29-10-2025</t>
+  </si>
+  <si>
+    <t>15-07-2025</t>
+  </si>
+  <si>
+    <t>16-07-2025</t>
+  </si>
+  <si>
+    <t>28-06-2024</t>
+  </si>
+  <si>
+    <t>17-07-2025</t>
+  </si>
+  <si>
+    <t>18-07-2025</t>
+  </si>
+  <si>
+    <t>30-06-2024</t>
+  </si>
+  <si>
+    <t>24-06-2024</t>
+  </si>
+  <si>
+    <t>20-07-2025</t>
+  </si>
+  <si>
+    <t>29-06-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SANTO DOMINGO SUCHITEPEQUEZ   </t>
+  </si>
+  <si>
+    <t>14-06-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PATZITE                       </t>
+  </si>
+  <si>
+    <t>21-07-2025</t>
+  </si>
+  <si>
+    <t>03-07-2024</t>
+  </si>
+  <si>
+    <t>04-07-2024</t>
+  </si>
+  <si>
+    <t>22-07-2025</t>
+  </si>
+  <si>
+    <t>23-07-2025</t>
+  </si>
+  <si>
+    <t>24-07-2025</t>
+  </si>
+  <si>
+    <t>08-07-2024</t>
+  </si>
+  <si>
+    <t>25-07-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN LUIS                      </t>
+  </si>
+  <si>
+    <t>20-12-2025</t>
+  </si>
+  <si>
+    <t>26-07-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN ANDRES VILLA SECA         </t>
+  </si>
+  <si>
+    <t>27-07-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN MARTIN ZAPOTITLAN         </t>
+  </si>
+  <si>
+    <t>10-07-2024</t>
+  </si>
+  <si>
+    <t>28-07-2025</t>
+  </si>
+  <si>
+    <t>29-07-2025</t>
+  </si>
+  <si>
+    <t>22-01-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHIANTLA                      </t>
+  </si>
+  <si>
+    <t>25-01-2026</t>
+  </si>
+  <si>
+    <t>30-07-2025</t>
+  </si>
+  <si>
+    <t>11-07-2024</t>
+  </si>
+  <si>
+    <t>01-08-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NENTON                        </t>
+  </si>
+  <si>
+    <t>02-08-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NUEVO SAN CARLOS              </t>
+  </si>
+  <si>
+    <t>09-07-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SANTO TOMAS CHICHICASTENANGO  </t>
+  </si>
+  <si>
+    <t>15-07-2024</t>
+  </si>
+  <si>
+    <t>03-08-2025</t>
+  </si>
+  <si>
+    <t>26-01-2026</t>
+  </si>
+  <si>
+    <t>04-08-2025</t>
+  </si>
+  <si>
+    <t>17-07-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USUMATLAN                     </t>
+  </si>
+  <si>
+    <t>05-08-2025</t>
+  </si>
+  <si>
+    <t>18-07-2024</t>
+  </si>
+  <si>
+    <t>19-07-2024</t>
+  </si>
+  <si>
+    <t>03-01-2026</t>
+  </si>
+  <si>
+    <t>06-08-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EL QUETZAL                    </t>
+  </si>
+  <si>
+    <t>22-07-2024</t>
+  </si>
+  <si>
+    <t>06-01-2025</t>
+  </si>
+  <si>
+    <t>31-07-2025</t>
+  </si>
+  <si>
+    <t>23-07-2024</t>
+  </si>
+  <si>
+    <t>08-08-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SANTA LUCIA UTATLAN           </t>
+  </si>
+  <si>
+    <t>25-07-2024</t>
+  </si>
+  <si>
+    <t>11-08-2025</t>
+  </si>
+  <si>
+    <t>26-07-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QUESADA                       </t>
+  </si>
+  <si>
+    <t>12-08-2025</t>
+  </si>
+  <si>
+    <t>13-08-2025</t>
+  </si>
+  <si>
+    <t>28-07-2024</t>
+  </si>
+  <si>
+    <t>29-07-2024</t>
+  </si>
+  <si>
+    <t>14-08-2025</t>
+  </si>
+  <si>
+    <t>30-07-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANTIGUA GUATEMALA             </t>
+  </si>
+  <si>
+    <t>31-07-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZUNIL                         </t>
+  </si>
+  <si>
+    <t>15-08-2025</t>
+  </si>
+  <si>
+    <t>01-08-2024</t>
+  </si>
+  <si>
+    <t>24-01-2025</t>
+  </si>
+  <si>
+    <t>02-08-2024</t>
+  </si>
+  <si>
+    <t>19-08-2025</t>
+  </si>
+  <si>
+    <t>21-01-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SUMPANGO                      </t>
+  </si>
+  <si>
+    <t>17-08-2025</t>
+  </si>
+  <si>
+    <t>20-08-2025</t>
+  </si>
+  <si>
+    <t>24-01-2026</t>
+  </si>
+  <si>
+    <t>21-08-2025</t>
+  </si>
+  <si>
+    <t>22-08-2025</t>
+  </si>
+  <si>
+    <t>03-08-2024</t>
+  </si>
+  <si>
+    <t>23-08-2025</t>
+  </si>
+  <si>
+    <t>05-08-2024</t>
+  </si>
+  <si>
+    <t>07-08-2024</t>
+  </si>
+  <si>
+    <t>26-08-2025</t>
+  </si>
+  <si>
+    <t>01-09-2023</t>
+  </si>
+  <si>
+    <t>21-02-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHIQUIMULILLA                 </t>
+  </si>
+  <si>
+    <t>08-08-2024</t>
+  </si>
+  <si>
+    <t>18-12-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN MARTIN SACATEPEQUEZ       </t>
+  </si>
+  <si>
+    <t>27-08-2025</t>
+  </si>
+  <si>
+    <t>31-08-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN JUAN BAUTISTA             </t>
+  </si>
+  <si>
+    <t>29-08-2025</t>
+  </si>
+  <si>
+    <t>01-09-2025</t>
+  </si>
+  <si>
+    <t>01-03-2024</t>
+  </si>
+  <si>
+    <t>02-09-2025</t>
+  </si>
+  <si>
+    <t>16-08-2024</t>
+  </si>
+  <si>
+    <t>04-09-2025</t>
+  </si>
+  <si>
+    <t>03-05-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EL CHAL                       </t>
+  </si>
+  <si>
+    <t>27-01-2026</t>
+  </si>
+  <si>
+    <t>05-09-2025</t>
+  </si>
+  <si>
+    <t>05-07-2024</t>
+  </si>
+  <si>
+    <t>06-09-2025</t>
+  </si>
+  <si>
+    <t>19-08-2024</t>
+  </si>
+  <si>
+    <t>07-09-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONGUACO                      </t>
+  </si>
+  <si>
+    <t>20-08-2024</t>
+  </si>
+  <si>
+    <t>29-01-2026</t>
+  </si>
+  <si>
+    <t>08-09-2025</t>
+  </si>
+  <si>
+    <t>28-01-2026</t>
+  </si>
+  <si>
+    <t>11-09-2025</t>
+  </si>
+  <si>
+    <t>27-01-2025</t>
+  </si>
+  <si>
+    <t>30-01-2026</t>
+  </si>
+  <si>
+    <t>15-09-2025</t>
+  </si>
+  <si>
+    <t>26-06-2024</t>
+  </si>
+  <si>
+    <t>26-08-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMITANCILLO                  </t>
+  </si>
+  <si>
+    <t>16-09-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN MIGUEL DUEÑAS             </t>
+  </si>
+  <si>
+    <t>13-09-2025</t>
+  </si>
+  <si>
+    <t>28-08-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN PEDRO NECTA               </t>
+  </si>
+  <si>
+    <t>29-08-2024</t>
+  </si>
+  <si>
+    <t>18-09-2025</t>
+  </si>
+  <si>
+    <t>19-09-2025</t>
+  </si>
+  <si>
+    <t>30-08-2024</t>
+  </si>
+  <si>
+    <t>22-09-2025</t>
+  </si>
+  <si>
+    <t>21-09-2025</t>
+  </si>
+  <si>
+    <t>22-08-2024</t>
+  </si>
+  <si>
+    <t>20-09-2025</t>
+  </si>
+  <si>
+    <t>26-01-2025</t>
+  </si>
+  <si>
+    <t>02-09-2024</t>
+  </si>
+  <si>
+    <t>03-09-2024</t>
+  </si>
+  <si>
+    <t>26-09-2025</t>
+  </si>
+  <si>
     <t xml:space="preserve">MAZATENANGO                   </t>
   </si>
   <si>
-    <t xml:space="preserve">ZACAPA                        </t>
-[...89 lines deleted...]
-    <t xml:space="preserve">SANTA MARIA NEBAJ             </t>
+    <t>27-09-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMAPA                        </t>
+  </si>
+  <si>
+    <t>06-09-2024</t>
+  </si>
+  <si>
+    <t>30-09-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EL TUMBADOR                   </t>
+  </si>
+  <si>
+    <t>01-10-2025</t>
+  </si>
+  <si>
+    <t>02-02-2026</t>
+  </si>
+  <si>
+    <t>08-09-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN CRISTOBAL TOTONICAPAN     </t>
+  </si>
+  <si>
+    <t>30-10-2025</t>
+  </si>
+  <si>
+    <t>09-09-2024</t>
+  </si>
+  <si>
+    <t>28-01-2025</t>
+  </si>
+  <si>
+    <t>10-09-2024</t>
+  </si>
+  <si>
+    <t>03-10-2025</t>
+  </si>
+  <si>
+    <t>11-09-2024</t>
+  </si>
+  <si>
+    <t>07-09-2024</t>
+  </si>
+  <si>
+    <t>12-09-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OCOS                          </t>
+  </si>
+  <si>
+    <t>06-10-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN MANUEL CHAPARRON          </t>
+  </si>
+  <si>
+    <t>13-09-2024</t>
+  </si>
+  <si>
+    <t>02-10-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TEJUTLA                       </t>
+  </si>
+  <si>
+    <t>07-10-2025</t>
+  </si>
+  <si>
+    <t>08-10-2025</t>
+  </si>
+  <si>
+    <t>15-09-2024</t>
+  </si>
+  <si>
+    <t>09-10-2025</t>
+  </si>
+  <si>
+    <t>17-09-2024</t>
+  </si>
+  <si>
+    <t>10-10-2025</t>
+  </si>
+  <si>
+    <t>11-10-2025</t>
+  </si>
+  <si>
+    <t>12-10-2025</t>
+  </si>
+  <si>
+    <t>13-10-2025</t>
+  </si>
+  <si>
+    <t>19-09-2024</t>
+  </si>
+  <si>
+    <t>20-09-2024</t>
+  </si>
+  <si>
+    <t>14-10-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IPALA                         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GENOVA                        </t>
+  </si>
+  <si>
+    <t>15-10-2025</t>
+  </si>
+  <si>
+    <t>16-10-2025</t>
+  </si>
+  <si>
+    <t>29-01-2025</t>
+  </si>
+  <si>
+    <t>03-02-2026</t>
+  </si>
+  <si>
+    <t>23-09-2024</t>
+  </si>
+  <si>
+    <t>15-03-2021</t>
+  </si>
+  <si>
+    <t>17-10-2025</t>
+  </si>
+  <si>
+    <t>24-09-2024</t>
+  </si>
+  <si>
+    <t>18-10-2025</t>
+  </si>
+  <si>
+    <t>19-10-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNION CANTINIL                </t>
+  </si>
+  <si>
+    <t>21-09-2024</t>
+  </si>
+  <si>
+    <t>21-10-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN AGUSTIN ACASAGUASTLAN     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SALCAJA                       </t>
+  </si>
+  <si>
+    <t>23-10-2025</t>
+  </si>
+  <si>
+    <t>30-01-2025</t>
+  </si>
+  <si>
+    <t>25-09-2025</t>
+  </si>
+  <si>
+    <t>14-09-2024</t>
+  </si>
+  <si>
+    <t>29-09-2024</t>
+  </si>
+  <si>
+    <t>24-10-2025</t>
+  </si>
+  <si>
+    <t>30-09-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SANTIAGO SACATEPEQUEZ         </t>
+  </si>
+  <si>
+    <t>04-02-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN MIGUEL ACATAN             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ORATORIO                      </t>
+  </si>
+  <si>
+    <t>01-10-2024</t>
+  </si>
+  <si>
+    <t>26-10-2025</t>
+  </si>
+  <si>
+    <t>27-10-2025</t>
+  </si>
+  <si>
+    <t>31-01-2025</t>
+  </si>
+  <si>
+    <t>28-10-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SACAPULAS                     </t>
+  </si>
+  <si>
+    <t>03-10-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TECPAN GUATEMALA              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SANTA BARBARA                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN MATEO IXTATAN             </t>
+  </si>
+  <si>
+    <t>04-10-2024</t>
+  </si>
+  <si>
+    <t>05-02-2026</t>
+  </si>
+  <si>
+    <t>31-10-2025</t>
+  </si>
+  <si>
+    <t>05-10-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MATAQUESCUINTLA               </t>
+  </si>
+  <si>
+    <t>08-10-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZARAGOZA                      </t>
+  </si>
+  <si>
+    <t>01-11-2025</t>
+  </si>
+  <si>
+    <t>02-11-2025</t>
+  </si>
+  <si>
+    <t>07-10-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN MATEO                     </t>
+  </si>
+  <si>
+    <t>03-11-2025</t>
+  </si>
+  <si>
+    <t>09-10-2024</t>
+  </si>
+  <si>
+    <t>10-10-2024</t>
+  </si>
+  <si>
+    <t>04-11-2025</t>
+  </si>
+  <si>
+    <t>05-11-2025</t>
+  </si>
+  <si>
+    <t>11-10-2024</t>
+  </si>
+  <si>
+    <t>06-11-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CUILCO                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GUAZACAPAN                    </t>
+  </si>
+  <si>
+    <t>07-11-2025</t>
+  </si>
+  <si>
+    <t>09-11-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DOLORES                       </t>
+  </si>
+  <si>
+    <t>06-02-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MORAZAN                       </t>
+  </si>
+  <si>
+    <t>14-10-2024</t>
+  </si>
+  <si>
+    <t>10-11-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PUEBLO NUEVO VIÑAS            </t>
+  </si>
+  <si>
+    <t>16-10-2024</t>
+  </si>
+  <si>
+    <t>26-12-2025</t>
+  </si>
+  <si>
+    <t>12-11-2025</t>
+  </si>
+  <si>
+    <t>13-11-2025</t>
+  </si>
+  <si>
+    <t>14-11-2025</t>
+  </si>
+  <si>
+    <t>15-11-2025</t>
+  </si>
+  <si>
+    <t>18-10-2024</t>
+  </si>
+  <si>
+    <t>16-11-2025</t>
+  </si>
+  <si>
+    <t>19-10-2024</t>
+  </si>
+  <si>
+    <t>20-10-2024</t>
+  </si>
+  <si>
+    <t>17-11-2025</t>
+  </si>
+  <si>
+    <t>22-10-2024</t>
+  </si>
+  <si>
+    <t>19-11-2025</t>
+  </si>
+  <si>
+    <t>07-02-2026</t>
+  </si>
+  <si>
+    <t>20-11-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SENAHU                        </t>
+  </si>
+  <si>
+    <t>21-11-2025</t>
+  </si>
+  <si>
+    <t>03-02-2025</t>
+  </si>
+  <si>
+    <t>22-11-2025</t>
+  </si>
+  <si>
+    <t>24-10-2024</t>
+  </si>
+  <si>
+    <t>25-10-2024</t>
+  </si>
+  <si>
+    <t>04-02-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PATZICIA                      </t>
+  </si>
+  <si>
+    <t>24-11-2025</t>
+  </si>
+  <si>
+    <t>26-10-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN BARTOLOME JOCOTENANGO     </t>
+  </si>
+  <si>
+    <t>28-10-2024</t>
+  </si>
+  <si>
+    <t>25-11-2025</t>
+  </si>
+  <si>
+    <t>08-02-2026</t>
+  </si>
+  <si>
+    <t>26-11-2025</t>
+  </si>
+  <si>
+    <t>29-10-2024</t>
+  </si>
+  <si>
+    <t>31-10-2024</t>
+  </si>
+  <si>
+    <t>27-11-2025</t>
+  </si>
+  <si>
+    <t>28-11-2025</t>
+  </si>
+  <si>
+    <t>03-11-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SANTA CATARINA MITA           </t>
+  </si>
+  <si>
+    <t>30-11-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIPACAPA                      </t>
+  </si>
+  <si>
+    <t>04-11-2024</t>
+  </si>
+  <si>
+    <t>01-12-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SANTA CATARINA IXTAHUACAN     </t>
+  </si>
+  <si>
+    <t>05-11-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN VICENTE PACAYA            </t>
+  </si>
+  <si>
+    <t>02-12-2025</t>
+  </si>
+  <si>
+    <t>06-11-2024</t>
+  </si>
+  <si>
+    <t>29-11-2025</t>
+  </si>
+  <si>
+    <t>07-11-2024</t>
+  </si>
+  <si>
+    <t>04-12-2025</t>
+  </si>
+  <si>
+    <t>25-10-2025</t>
+  </si>
+  <si>
+    <t>05-12-2025</t>
+  </si>
+  <si>
+    <t>08-11-2024</t>
+  </si>
+  <si>
+    <t>10-11-2024</t>
+  </si>
+  <si>
+    <t>11-11-2024</t>
+  </si>
+  <si>
+    <t>09-12-2025</t>
+  </si>
+  <si>
+    <t>12-11-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LA REFORMA                    </t>
+  </si>
+  <si>
+    <t>10-02-2026</t>
+  </si>
+  <si>
+    <t>10-12-2025</t>
+  </si>
+  <si>
+    <t>11-12-2025</t>
+  </si>
+  <si>
+    <t>13-11-2024</t>
+  </si>
+  <si>
+    <t>12-12-2025</t>
+  </si>
+  <si>
+    <t>14-12-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FRAY BARTOLOME DE LAS CASAS   </t>
+  </si>
+  <si>
+    <t>16-11-2024</t>
+  </si>
+  <si>
+    <t>15-11-2024</t>
+  </si>
+  <si>
+    <t>11-02-2026</t>
+  </si>
+  <si>
+    <t>17-11-2024</t>
+  </si>
+  <si>
+    <t>05-02-2025</t>
+  </si>
+  <si>
+    <t>16-12-2025</t>
+  </si>
+  <si>
+    <t>18-11-2024</t>
+  </si>
+  <si>
+    <t>30-10-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN PABLO LA LAGUNA           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN LUCAS TOLIMAN             </t>
+  </si>
+  <si>
+    <t>13-12-2025</t>
+  </si>
+  <si>
+    <t>18-12-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN MIGUEL TUCURU             </t>
+  </si>
+  <si>
+    <t>10-03-2025</t>
+  </si>
+  <si>
+    <t>21-11-2024</t>
+  </si>
+  <si>
+    <t>22-11-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN BARTOLOME MILPAS ALTAS    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN MIGUEL CHICAJ             </t>
+  </si>
+  <si>
+    <t>17-12-2025</t>
+  </si>
+  <si>
+    <t>24-11-2024</t>
+  </si>
+  <si>
+    <t>21-12-2025</t>
+  </si>
+  <si>
+    <t>22-12-2025</t>
+  </si>
+  <si>
+    <t>20-11-2024</t>
+  </si>
+  <si>
+    <t>26-11-2024</t>
+  </si>
+  <si>
+    <t>25-12-2025</t>
+  </si>
+  <si>
+    <t>23-11-2024</t>
+  </si>
+  <si>
+    <t>27-12-2025</t>
+  </si>
+  <si>
+    <t>28-12-2025</t>
+  </si>
+  <si>
+    <t>27-11-2024</t>
+  </si>
+  <si>
+    <t>15-12-2025</t>
+  </si>
+  <si>
+    <t>28-11-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CUBULCO                       </t>
+  </si>
+  <si>
+    <t>01-02-2025</t>
+  </si>
+  <si>
+    <t>29-12-2025</t>
+  </si>
+  <si>
+    <t>30-11-2024</t>
+  </si>
+  <si>
+    <t>02-12-2024</t>
+  </si>
+  <si>
+    <t>30-12-2025</t>
+  </si>
+  <si>
+    <t>03-12-2024</t>
+  </si>
+  <si>
+    <t>12-02-2026</t>
+  </si>
+  <si>
+    <t>06-12-2024</t>
+  </si>
+  <si>
+    <t>07-12-2024</t>
+  </si>
+  <si>
+    <t>09-12-2024</t>
+  </si>
+  <si>
+    <t>10-12-2024</t>
+  </si>
+  <si>
+    <t>06-02-2025</t>
+  </si>
+  <si>
+    <t>11-12-2024</t>
+  </si>
+  <si>
+    <t>05-01-2025</t>
+  </si>
+  <si>
+    <t>13-02-2026</t>
+  </si>
+  <si>
+    <t>17-12-2024</t>
+  </si>
+  <si>
+    <t>04-12-2024</t>
+  </si>
+  <si>
+    <t>16-12-2024</t>
+  </si>
+  <si>
+    <t>22-12-2024</t>
+  </si>
+  <si>
+    <t>23-12-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN JERONIMO                  </t>
+  </si>
+  <si>
+    <t>25-12-2024</t>
+  </si>
+  <si>
+    <t>29-12-2024</t>
+  </si>
+  <si>
+    <t>09-02-2025</t>
+  </si>
+  <si>
+    <t>16-02-2026</t>
+  </si>
+  <si>
+    <t>17-02-2026</t>
+  </si>
+  <si>
+    <t>10-02-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ISLA DE FLORES                </t>
+  </si>
+  <si>
+    <t>24-12-2025</t>
+  </si>
+  <si>
+    <t>03-11-2022</t>
   </si>
   <si>
     <t>06-01-2026</t>
   </si>
   <si>
-    <t xml:space="preserve">SAN JOSE PINULA               </t>
-[...1208 lines deleted...]
-    <t>26-08-2024</t>
+    <t>18-02-2026</t>
   </si>
   <si>
     <t xml:space="preserve">OSTUNCALCO                    </t>
   </si>
   <si>
-    <t>13-09-2025</t>
-[...757 lines deleted...]
-  <si>
     <t>12-02-2025</t>
   </si>
   <si>
+    <t>19-02-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AGUA BLANCA                   </t>
+  </si>
+  <si>
     <t>13-02-2025</t>
   </si>
   <si>
-    <t>14-02-2025</t>
-[...2 lines deleted...]
-    <t>08-02-2025</t>
+    <t>20-02-2026</t>
   </si>
   <si>
     <t>15-02-2025</t>
   </si>
   <si>
+    <t>21-02-2026</t>
+  </si>
+  <si>
     <t>17-02-2025</t>
   </si>
   <si>
     <t>16-02-2025</t>
   </si>
   <si>
     <t>18-02-2025</t>
   </si>
   <si>
+    <t>25-02-2026</t>
+  </si>
+  <si>
+    <t>20-01-2026</t>
+  </si>
+  <si>
+    <t>24-02-2026</t>
+  </si>
+  <si>
+    <t>27-02-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONCEPCION LAS MINAS          </t>
+  </si>
+  <si>
+    <t>28-02-2026</t>
+  </si>
+  <si>
     <t>20-02-2025</t>
   </si>
   <si>
+    <t>01-03-2026</t>
+  </si>
+  <si>
     <t>22-02-2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>31-12-2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2574,51 +2700,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K1485"/>
+  <dimension ref="A1:K1517"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -2650,34149 +2776,34885 @@
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2">
         <v>0</v>
       </c>
       <c r="E2">
         <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F4" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
       <c r="E5">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7">
+        <v>0</v>
+      </c>
+      <c r="E7">
         <v>10</v>
       </c>
-      <c r="C7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F7" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D8">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E8">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G8" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
       <c r="E9">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10">
+        <v>0</v>
+      </c>
+      <c r="E10">
+        <v>15</v>
+      </c>
+      <c r="F10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" t="s">
         <v>21</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
       <c r="E11">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G11" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D13">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E13">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F13" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G13" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C14" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D14">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="E14">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D15">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="E15">
         <v>14</v>
       </c>
       <c r="F15" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G15" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E16">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F16" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G16" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D17">
+        <v>0</v>
+      </c>
+      <c r="E17">
+        <v>6</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17" t="s">
         <v>31</v>
-      </c>
-[...13 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D18">
         <v>0</v>
       </c>
       <c r="E18">
         <v>17</v>
       </c>
       <c r="F18" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G18" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D19">
         <v>0</v>
       </c>
       <c r="E19">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F19" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G19" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>15</v>
+      </c>
+      <c r="D20">
+        <v>13</v>
+      </c>
+      <c r="E20">
+        <v>17</v>
+      </c>
+      <c r="F20" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" t="s">
         <v>36</v>
-      </c>
-[...13 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C21" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21">
+        <v>0</v>
+      </c>
+      <c r="E21">
+        <v>17</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22">
+        <v>0</v>
+      </c>
+      <c r="E22">
+        <v>1</v>
+      </c>
+      <c r="F22" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" t="s">
         <v>36</v>
-      </c>
-[...13 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
+        <v>39</v>
+      </c>
+      <c r="C23" t="s">
         <v>40</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
         <v>0</v>
       </c>
       <c r="E23">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="D24">
         <v>0</v>
       </c>
       <c r="E24">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="F24" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G24" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="C25" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D25">
         <v>0</v>
       </c>
       <c r="E25">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="F25" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G25" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D26">
         <v>0</v>
       </c>
       <c r="E26">
         <v>16</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C27" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="D27">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E27">
         <v>15</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>7</v>
+        <v>39</v>
       </c>
       <c r="C28" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D28">
         <v>0</v>
       </c>
       <c r="E28">
         <v>14</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="D29">
         <v>0</v>
       </c>
       <c r="E29">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="C30" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D30">
         <v>0</v>
       </c>
       <c r="E30">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F30" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G30" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D31">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="E31">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F31" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G31" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D32">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E32">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F32" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G32" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>49</v>
       </c>
       <c r="C33" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D33">
         <v>0</v>
       </c>
       <c r="E33">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="D34">
         <v>0</v>
       </c>
       <c r="E34">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="F34" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G34" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="D35">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="E35">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="D36">
         <v>0</v>
       </c>
       <c r="E36">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G36" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C37" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D37">
         <v>0</v>
       </c>
       <c r="E37">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="F37" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G37" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C38" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D38">
         <v>0</v>
       </c>
       <c r="E38">
         <v>8</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D39">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="E39">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F39" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G39" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="C40" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D40">
         <v>0</v>
       </c>
       <c r="E40">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="C41" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="D41">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E41">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F41" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G41" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="D42">
         <v>0</v>
       </c>
       <c r="E42">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G42" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C43" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="D43">
         <v>0</v>
       </c>
       <c r="E43">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="F43" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G43" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C44" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="D44">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E44">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F44" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G44" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
+        <v>15</v>
+      </c>
+      <c r="D45">
+        <v>0</v>
+      </c>
+      <c r="E45">
+        <v>14</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45" t="s">
         <v>60</v>
-      </c>
-[...10 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="C46" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D46">
         <v>0</v>
       </c>
       <c r="E46">
         <v>17</v>
       </c>
       <c r="F46" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G46" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>64</v>
+        <v>15</v>
       </c>
       <c r="D47">
         <v>0</v>
       </c>
       <c r="E47">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C48" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D48">
         <v>0</v>
       </c>
       <c r="E48">
         <v>0</v>
       </c>
       <c r="F48" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G48" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D49">
         <v>0</v>
       </c>
       <c r="E49">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49" t="s">
-        <v>68</v>
+        <v>46</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="C50" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D50">
         <v>0</v>
       </c>
       <c r="E50">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F50" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G50" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C51" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="D51">
         <v>0</v>
       </c>
       <c r="E51">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F51" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G51" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="C52" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="D52">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E52">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="C53" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D53">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E53">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>75</v>
+        <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>75</v>
+        <v>15</v>
       </c>
       <c r="D54">
         <v>0</v>
       </c>
       <c r="E54">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F54" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G54" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="C55" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="D55">
         <v>0</v>
       </c>
       <c r="E55">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="F55" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G55" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C56" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="D56">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E56">
         <v>14</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D57">
         <v>0</v>
       </c>
       <c r="E57">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F57" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G57" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C58" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D58">
         <v>0</v>
       </c>
       <c r="E58">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F58" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G58" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="D59">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E59">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
         <v>15</v>
       </c>
       <c r="D60">
         <v>0</v>
       </c>
       <c r="E60">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F60" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G60" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="C61" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="D61">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E61">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61" t="s">
-        <v>81</v>
+        <v>52</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
       <c r="C62" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="D62">
         <v>0</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G62" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="C63" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D63">
         <v>0</v>
       </c>
       <c r="E63">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F63" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G63" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="C64" t="s">
-        <v>82</v>
+        <v>50</v>
       </c>
       <c r="D64">
         <v>0</v>
       </c>
       <c r="E64">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F64" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G64" t="s">
-        <v>83</v>
+        <v>63</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>52</v>
+        <v>29</v>
       </c>
       <c r="C65" t="s">
-        <v>84</v>
+        <v>50</v>
       </c>
       <c r="D65">
         <v>0</v>
       </c>
       <c r="E65">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65" t="s">
-        <v>85</v>
+        <v>63</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>86</v>
+        <v>39</v>
       </c>
       <c r="C66" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="D66">
         <v>0</v>
       </c>
       <c r="E66">
         <v>0</v>
       </c>
       <c r="F66" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G66" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C67" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D67">
         <v>0</v>
       </c>
       <c r="E67">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>24</v>
+        <v>79</v>
       </c>
       <c r="C68" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="D68">
         <v>0</v>
       </c>
       <c r="E68">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F68" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G68" t="s">
-        <v>90</v>
+        <v>71</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="C69" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="D69">
         <v>0</v>
       </c>
       <c r="E69">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69" t="s">
-        <v>90</v>
+        <v>60</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C70" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D70">
         <v>0</v>
       </c>
       <c r="E70">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F70" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G70" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C71" t="s">
-        <v>91</v>
+        <v>19</v>
       </c>
       <c r="D71">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E71">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F71" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G71" t="s">
-        <v>92</v>
+        <v>59</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="C72" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="D72">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E72">
         <v>15</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="C73" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="D73">
         <v>0</v>
       </c>
       <c r="E73">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C74" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D74">
         <v>0</v>
       </c>
       <c r="E74">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F74" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G74" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C75" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="D75">
         <v>0</v>
       </c>
       <c r="E75">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C76" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="D76">
         <v>0</v>
       </c>
       <c r="E76">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F76" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G76" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="C77" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D77">
         <v>0</v>
       </c>
       <c r="E77">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>86</v>
+        <v>19</v>
       </c>
       <c r="C78" t="s">
-        <v>96</v>
+        <v>19</v>
       </c>
       <c r="D78">
         <v>0</v>
       </c>
       <c r="E78">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F78" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G78" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D79">
         <v>0</v>
       </c>
       <c r="E79">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79" t="s">
-        <v>97</v>
+        <v>27</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C80" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="D80">
         <v>0</v>
       </c>
       <c r="E80">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F80" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G80" t="s">
-        <v>99</v>
+        <v>88</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="D81">
         <v>0</v>
       </c>
       <c r="E81">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F81" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G81" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>80</v>
+        <v>15</v>
       </c>
       <c r="D82">
         <v>0</v>
       </c>
       <c r="E82">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82" t="s">
-        <v>100</v>
+        <v>27</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>31</v>
+        <v>89</v>
       </c>
       <c r="D83">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="E83">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="F83" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G83" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="C84" t="s">
-        <v>101</v>
+        <v>90</v>
       </c>
       <c r="D84">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E84">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C85" t="s">
-        <v>103</v>
+        <v>19</v>
       </c>
       <c r="D85">
         <v>0</v>
       </c>
       <c r="E85">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F85" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G85" t="s">
-        <v>104</v>
+        <v>91</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="C86" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="D86">
         <v>0</v>
       </c>
       <c r="E86">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="C87" t="s">
-        <v>10</v>
+        <v>90</v>
       </c>
       <c r="D87">
         <v>0</v>
       </c>
       <c r="E87">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="F87" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G87" t="s">
-        <v>100</v>
+        <v>82</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C88" t="s">
-        <v>60</v>
+        <v>92</v>
       </c>
       <c r="D88">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E88">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C89" t="s">
-        <v>31</v>
+        <v>90</v>
       </c>
       <c r="D89">
         <v>0</v>
       </c>
       <c r="E89">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89" t="s">
-        <v>106</v>
+        <v>82</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="D90">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="E90">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F90" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G90" t="s">
-        <v>100</v>
+        <v>27</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D91">
         <v>0</v>
       </c>
       <c r="E91">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91" t="s">
-        <v>109</v>
+        <v>82</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D92">
         <v>0</v>
       </c>
       <c r="E92">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F92" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G92" t="s">
-        <v>110</v>
+        <v>82</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="C93" t="s">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="D93">
         <v>0</v>
       </c>
       <c r="E93">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F93" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G93" t="s">
-        <v>110</v>
+        <v>91</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
+        <v>15</v>
+      </c>
+      <c r="C94" t="s">
+        <v>15</v>
+      </c>
+      <c r="D94">
+        <v>0</v>
+      </c>
+      <c r="E94">
+        <v>4</v>
+      </c>
+      <c r="F94" t="s">
+        <v>12</v>
+      </c>
+      <c r="G94" t="s">
         <v>27</v>
-      </c>
-[...13 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C95" t="s">
-        <v>38</v>
+        <v>95</v>
       </c>
       <c r="D95">
         <v>0</v>
       </c>
       <c r="E95">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="F95" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G95" t="s">
-        <v>109</v>
+        <v>88</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>112</v>
+        <v>15</v>
       </c>
       <c r="D96">
         <v>0</v>
       </c>
       <c r="E96">
         <v>14</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96" t="s">
-        <v>113</v>
+        <v>96</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C97" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D97">
         <v>0</v>
       </c>
       <c r="E97">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97" t="s">
-        <v>110</v>
+        <v>88</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="C98" t="s">
-        <v>114</v>
+        <v>97</v>
       </c>
       <c r="D98">
         <v>0</v>
       </c>
       <c r="E98">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F98" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G98" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>116</v>
+        <v>35</v>
       </c>
       <c r="D99">
         <v>0</v>
       </c>
       <c r="E99">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F99" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G99" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C100" t="s">
-        <v>84</v>
+        <v>99</v>
       </c>
       <c r="D100">
         <v>0</v>
       </c>
       <c r="E100">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100" t="s">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>117</v>
+        <v>101</v>
       </c>
       <c r="D101">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="E101">
         <v>15</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="C102" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="D102">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="E102">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F102" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G102" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="C103" t="s">
-        <v>84</v>
+        <v>104</v>
       </c>
       <c r="D103">
         <v>0</v>
       </c>
       <c r="E103">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="F103" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G103" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>118</v>
+        <v>15</v>
       </c>
       <c r="D104">
         <v>0</v>
       </c>
       <c r="E104">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F104" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G104" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C105" t="s">
-        <v>79</v>
+        <v>106</v>
       </c>
       <c r="D105">
         <v>0</v>
       </c>
       <c r="E105">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105" t="s">
-        <v>120</v>
+        <v>88</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>121</v>
+        <v>89</v>
       </c>
       <c r="D106">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E106">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="F106" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G106" t="s">
-        <v>120</v>
+        <v>105</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="C107" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="D107">
         <v>0</v>
       </c>
       <c r="E107">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="F107" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G107" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="D108">
         <v>0</v>
       </c>
       <c r="E108">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108" t="s">
-        <v>123</v>
+        <v>107</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>121</v>
+        <v>101</v>
       </c>
       <c r="D109">
         <v>0</v>
       </c>
       <c r="E109">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F109" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G109" t="s">
-        <v>120</v>
+        <v>71</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D110">
         <v>0</v>
       </c>
       <c r="E110">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="F110" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G110" t="s">
-        <v>61</v>
+        <v>107</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>125</v>
+        <v>101</v>
       </c>
       <c r="D111">
         <v>0</v>
       </c>
       <c r="E111">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111" t="s">
-        <v>126</v>
+        <v>88</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="D112">
         <v>0</v>
       </c>
       <c r="E112">
         <v>17</v>
       </c>
       <c r="F112" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G112" t="s">
-        <v>126</v>
+        <v>107</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>15</v>
+        <v>101</v>
       </c>
       <c r="D113">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E113">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F113" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G113" t="s">
-        <v>110</v>
+        <v>88</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="C114" t="s">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="D114">
         <v>0</v>
       </c>
       <c r="E114">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="F114" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G114" t="s">
-        <v>126</v>
+        <v>109</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>121</v>
+        <v>89</v>
       </c>
       <c r="D115">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E115">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="F115" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G115" t="s">
-        <v>126</v>
+        <v>110</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C116" t="s">
-        <v>52</v>
+        <v>111</v>
       </c>
       <c r="D116">
         <v>0</v>
       </c>
       <c r="E116">
         <v>15</v>
       </c>
       <c r="F116" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G116" t="s">
-        <v>126</v>
+        <v>102</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>79</v>
+        <v>112</v>
       </c>
       <c r="D117">
         <v>0</v>
       </c>
       <c r="E117">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F117" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G117" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="C118" t="s">
-        <v>31</v>
+        <v>114</v>
       </c>
       <c r="D118">
         <v>0</v>
       </c>
       <c r="E118">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C119" t="s">
-        <v>91</v>
+        <v>116</v>
       </c>
       <c r="D119">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E119">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119" t="s">
-        <v>17</v>
+        <v>117</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="D120">
         <v>0</v>
       </c>
       <c r="E120">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="F120" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G120" t="s">
-        <v>129</v>
+        <v>110</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>131</v>
+        <v>15</v>
       </c>
       <c r="D121">
         <v>0</v>
       </c>
       <c r="E121">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F121" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G121" t="s">
-        <v>132</v>
+        <v>110</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="D122">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E122">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="D123">
         <v>0</v>
       </c>
       <c r="E123">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F123" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G123" t="s">
-        <v>85</v>
+        <v>107</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>133</v>
+        <v>15</v>
       </c>
       <c r="D124">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="E124">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F124" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G124" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D125">
         <v>0</v>
       </c>
       <c r="E125">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F125" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G125" t="s">
-        <v>100</v>
+        <v>118</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C126" t="s">
-        <v>134</v>
+        <v>19</v>
       </c>
       <c r="D126">
         <v>0</v>
       </c>
       <c r="E126">
         <v>14</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126" t="s">
-        <v>135</v>
+        <v>113</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>127</v>
+        <v>103</v>
       </c>
       <c r="C127" t="s">
-        <v>128</v>
+        <v>103</v>
       </c>
       <c r="D127">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E127">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F127" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G127" t="s">
-        <v>135</v>
+        <v>119</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>127</v>
+        <v>32</v>
       </c>
       <c r="C128" t="s">
-        <v>128</v>
+        <v>32</v>
       </c>
       <c r="D128">
         <v>0</v>
       </c>
       <c r="E128">
         <v>0</v>
       </c>
       <c r="F128" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G128" t="s">
-        <v>135</v>
+        <v>120</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>91</v>
+        <v>121</v>
       </c>
       <c r="D129">
         <v>0</v>
       </c>
       <c r="E129">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="F129" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G129" t="s">
-        <v>110</v>
+        <v>122</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C130" t="s">
-        <v>91</v>
+        <v>123</v>
       </c>
       <c r="D130">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="E130">
         <v>17</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="D131">
         <v>0</v>
       </c>
       <c r="E131">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131" t="s">
-        <v>136</v>
+        <v>124</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C132" t="s">
-        <v>60</v>
+        <v>125</v>
       </c>
       <c r="D132">
         <v>0</v>
       </c>
       <c r="E132">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="F132" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G132" t="s">
-        <v>30</v>
+        <v>126</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C133" t="s">
-        <v>60</v>
+        <v>127</v>
       </c>
       <c r="D133">
         <v>0</v>
       </c>
       <c r="E133">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133" t="s">
-        <v>30</v>
+        <v>128</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>127</v>
+        <v>19</v>
       </c>
       <c r="C134" t="s">
-        <v>137</v>
+        <v>64</v>
       </c>
       <c r="D134">
         <v>0</v>
       </c>
       <c r="E134">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="D135">
         <v>0</v>
       </c>
       <c r="E135">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F135" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G135" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C136" t="s">
-        <v>91</v>
+        <v>129</v>
       </c>
       <c r="D136">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E136">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F136" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G136" t="s">
-        <v>63</v>
+        <v>124</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C137" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D137">
         <v>0</v>
       </c>
       <c r="E137">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="C138" t="s">
-        <v>84</v>
+        <v>11</v>
       </c>
       <c r="D138">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E138">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="F138" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G138" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>84</v>
+        <v>15</v>
       </c>
       <c r="D139">
         <v>0</v>
       </c>
       <c r="E139">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="F139" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G139" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="D140">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E140">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F140" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G140" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="D141">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E141">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C142" t="s">
-        <v>91</v>
+        <v>56</v>
       </c>
       <c r="D142">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="E142">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="F142" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G142" t="s">
-        <v>110</v>
+        <v>130</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>140</v>
+        <v>101</v>
       </c>
       <c r="D143">
         <v>0</v>
       </c>
       <c r="E143">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F143" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G143" t="s">
-        <v>141</v>
+        <v>130</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C144" t="s">
-        <v>79</v>
+        <v>17</v>
       </c>
       <c r="D144">
         <v>0</v>
       </c>
       <c r="E144">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F144" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G144" t="s">
-        <v>142</v>
+        <v>131</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>89</v>
+        <v>15</v>
       </c>
       <c r="D145">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E145">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145" t="s">
-        <v>110</v>
+        <v>131</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
       <c r="D146">
         <v>0</v>
       </c>
       <c r="E146">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F146" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G146" t="s">
-        <v>143</v>
+        <v>131</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="C147" t="s">
-        <v>82</v>
+        <v>132</v>
       </c>
       <c r="D147">
         <v>0</v>
       </c>
       <c r="E147">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147" t="s">
-        <v>144</v>
+        <v>131</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="C148" t="s">
-        <v>118</v>
+        <v>132</v>
       </c>
       <c r="D148">
         <v>0</v>
       </c>
       <c r="E148">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148" t="s">
-        <v>110</v>
+        <v>131</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>145</v>
+        <v>15</v>
       </c>
       <c r="D149">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E149">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149" t="s">
-        <v>143</v>
+        <v>59</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="C150" t="s">
-        <v>146</v>
+        <v>19</v>
       </c>
       <c r="D150">
         <v>0</v>
       </c>
       <c r="E150">
         <v>15</v>
       </c>
       <c r="F150" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G150" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>75</v>
+        <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="D151">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E151">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="F151" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G151" t="s">
-        <v>30</v>
+        <v>133</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>147</v>
+        <v>16</v>
       </c>
       <c r="D152">
         <v>0</v>
       </c>
       <c r="E152">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="F152" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G152" t="s">
-        <v>148</v>
+        <v>131</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>86</v>
+        <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>149</v>
+        <v>16</v>
       </c>
       <c r="D153">
         <v>0</v>
       </c>
       <c r="E153">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153" t="s">
-        <v>148</v>
+        <v>131</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C154" t="s">
-        <v>118</v>
+        <v>7</v>
       </c>
       <c r="D154">
         <v>0</v>
       </c>
       <c r="E154">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="F154" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G154" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="C155" t="s">
-        <v>150</v>
+        <v>18</v>
       </c>
       <c r="D155">
         <v>0</v>
       </c>
       <c r="E155">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F155" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G155" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="C156" t="s">
-        <v>60</v>
+        <v>134</v>
       </c>
       <c r="D156">
         <v>0</v>
       </c>
       <c r="E156">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156" t="s">
-        <v>151</v>
+        <v>135</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
-        <v>127</v>
+        <v>19</v>
       </c>
       <c r="C157" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D157">
         <v>0</v>
       </c>
       <c r="E157">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F157" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G157" t="s">
-        <v>100</v>
+        <v>131</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C158" t="s">
-        <v>79</v>
+        <v>136</v>
       </c>
       <c r="D158">
         <v>0</v>
       </c>
       <c r="E158">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="F158" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G158" t="s">
-        <v>148</v>
+        <v>131</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C159" t="s">
-        <v>152</v>
+        <v>134</v>
       </c>
       <c r="D159">
         <v>0</v>
       </c>
       <c r="E159">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159" t="s">
-        <v>153</v>
+        <v>135</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
         <v>15</v>
       </c>
       <c r="D160">
         <v>0</v>
       </c>
       <c r="E160">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160" t="s">
-        <v>59</v>
+        <v>137</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="D161">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E161">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161" t="s">
-        <v>110</v>
+        <v>137</v>
       </c>
     </row>
     <row r="162" spans="1:11">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="D162">
         <v>0</v>
       </c>
       <c r="E162">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F162" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G162" t="s">
-        <v>153</v>
+        <v>137</v>
       </c>
     </row>
     <row r="163" spans="1:11">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C163" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D163">
         <v>0</v>
       </c>
       <c r="E163">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163" t="s">
-        <v>110</v>
+        <v>137</v>
       </c>
     </row>
     <row r="164" spans="1:11">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C164" t="s">
-        <v>79</v>
+        <v>138</v>
       </c>
       <c r="D164">
         <v>0</v>
       </c>
       <c r="E164">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F164" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G164" t="s">
-        <v>153</v>
+        <v>130</v>
       </c>
     </row>
     <row r="165" spans="1:11">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C165" t="s">
-        <v>15</v>
+        <v>81</v>
       </c>
       <c r="D165">
         <v>0</v>
       </c>
       <c r="E165">
         <v>0</v>
       </c>
       <c r="F165" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G165" t="s">
-        <v>153</v>
+        <v>139</v>
       </c>
     </row>
     <row r="166" spans="1:11">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="D166">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="E166">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F166" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G166" t="s">
-        <v>110</v>
+        <v>131</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="D167">
         <v>0</v>
       </c>
       <c r="E167">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167" t="s">
-        <v>153</v>
+        <v>131</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="C168" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="D168">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E168">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="F168" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G168" t="s">
-        <v>155</v>
+        <v>137</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="C169" t="s">
-        <v>84</v>
+        <v>108</v>
       </c>
       <c r="D169">
         <v>0</v>
       </c>
       <c r="E169">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F169" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G169" t="s">
-        <v>155</v>
+        <v>140</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
-        <v>49</v>
+        <v>103</v>
       </c>
       <c r="C170" t="s">
-        <v>122</v>
+        <v>141</v>
       </c>
       <c r="D170">
         <v>0</v>
       </c>
       <c r="E170">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170" t="s">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>7</v>
+        <v>101</v>
       </c>
       <c r="D171">
         <v>0</v>
       </c>
       <c r="E171">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F171" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G171" t="s">
-        <v>156</v>
+        <v>140</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="D172">
         <v>0</v>
       </c>
       <c r="E172">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172" t="s">
-        <v>156</v>
+        <v>140</v>
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
-        <v>31</v>
+        <v>142</v>
       </c>
       <c r="C173" t="s">
-        <v>31</v>
+        <v>143</v>
       </c>
       <c r="D173">
         <v>0</v>
       </c>
       <c r="E173">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173" t="s">
-        <v>156</v>
+        <v>140</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>124</v>
+        <v>29</v>
       </c>
       <c r="C174" t="s">
-        <v>147</v>
+        <v>56</v>
       </c>
       <c r="D174">
         <v>0</v>
       </c>
       <c r="E174">
         <v>16</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174" t="s">
-        <v>110</v>
+        <v>144</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="C175" t="s">
-        <v>91</v>
+        <v>49</v>
       </c>
       <c r="D175">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E175">
         <v>16</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175" t="s">
-        <v>65</v>
+        <v>144</v>
       </c>
     </row>
     <row r="176" spans="1:11">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="C176" t="s">
-        <v>69</v>
+        <v>19</v>
       </c>
       <c r="D176">
         <v>0</v>
       </c>
       <c r="E176">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
     </row>
     <row r="177" spans="1:11">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C177" t="s">
-        <v>69</v>
+        <v>146</v>
       </c>
       <c r="D177">
         <v>0</v>
       </c>
       <c r="E177">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F177" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G177" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C178" t="s">
-        <v>157</v>
+        <v>32</v>
       </c>
       <c r="D178">
         <v>0</v>
       </c>
       <c r="E178">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F178" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G178" t="s">
-        <v>158</v>
+        <v>144</v>
       </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
-        <v>127</v>
+        <v>147</v>
       </c>
       <c r="C179" t="s">
-        <v>159</v>
+        <v>148</v>
       </c>
       <c r="D179">
         <v>0</v>
       </c>
       <c r="E179">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
     </row>
     <row r="180" spans="1:11">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
-        <v>127</v>
+        <v>7</v>
       </c>
       <c r="C180" t="s">
-        <v>159</v>
+        <v>7</v>
       </c>
       <c r="D180">
         <v>0</v>
       </c>
       <c r="E180">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F180" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G180" t="s">
-        <v>160</v>
+        <v>144</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C181" t="s">
-        <v>38</v>
+        <v>142</v>
       </c>
       <c r="D181">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E181">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181" t="s">
-        <v>160</v>
+        <v>110</v>
       </c>
     </row>
     <row r="182" spans="1:11">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="D182">
         <v>0</v>
       </c>
       <c r="E182">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="F182" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G182" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
     </row>
     <row r="183" spans="1:11">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>38</v>
+        <v>89</v>
       </c>
       <c r="D183">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E183">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183" t="s">
-        <v>160</v>
+        <v>137</v>
       </c>
     </row>
     <row r="184" spans="1:11">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="C184" t="s">
-        <v>38</v>
+        <v>150</v>
       </c>
       <c r="D184">
         <v>0</v>
       </c>
       <c r="E184">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="C185" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="D185">
         <v>0</v>
       </c>
       <c r="E185">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F185" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G185" t="s">
-        <v>161</v>
+        <v>151</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
         <v>15</v>
       </c>
       <c r="D186">
         <v>0</v>
       </c>
       <c r="E186">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F186" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G186" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
     </row>
     <row r="187" spans="1:11">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>15</v>
+        <v>101</v>
       </c>
       <c r="D187">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E187">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F187" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G187" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
     </row>
     <row r="188" spans="1:11">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>164</v>
+        <v>101</v>
       </c>
       <c r="D188">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E188">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="189" spans="1:11">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C189" t="s">
-        <v>10</v>
+        <v>153</v>
       </c>
       <c r="D189">
         <v>0</v>
       </c>
       <c r="E189">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="F189" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G189" t="s">
-        <v>162</v>
+        <v>149</v>
       </c>
     </row>
     <row r="190" spans="1:11">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C190" t="s">
-        <v>79</v>
+        <v>153</v>
       </c>
       <c r="D190">
         <v>0</v>
       </c>
       <c r="E190">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190" t="s">
-        <v>165</v>
+        <v>144</v>
       </c>
     </row>
     <row r="191" spans="1:11">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>114</v>
+        <v>101</v>
       </c>
       <c r="D191">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="E191">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F191" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G191" t="s">
-        <v>162</v>
+        <v>140</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C192" t="s">
-        <v>15</v>
+        <v>87</v>
       </c>
       <c r="D192">
         <v>0</v>
       </c>
       <c r="E192">
         <v>16</v>
       </c>
       <c r="F192" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G192" t="s">
-        <v>166</v>
+        <v>149</v>
       </c>
     </row>
     <row r="193" spans="1:11">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>167</v>
+        <v>15</v>
       </c>
       <c r="D193">
         <v>0</v>
       </c>
       <c r="E193">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F193" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G193" t="s">
-        <v>168</v>
+        <v>154</v>
       </c>
     </row>
     <row r="194" spans="1:11">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
-        <v>15</v>
+        <v>155</v>
       </c>
       <c r="C194" t="s">
-        <v>79</v>
+        <v>156</v>
       </c>
       <c r="D194">
         <v>0</v>
       </c>
       <c r="E194">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194" t="s">
-        <v>169</v>
+        <v>149</v>
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="D195">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="E195">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F195" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G195" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="C196" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="D196">
         <v>0</v>
       </c>
       <c r="E196">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196" t="s">
-        <v>160</v>
+        <v>137</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>167</v>
+        <v>15</v>
       </c>
       <c r="D197">
         <v>0</v>
       </c>
       <c r="E197">
         <v>13</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197" t="s">
-        <v>170</v>
+        <v>157</v>
       </c>
     </row>
     <row r="198" spans="1:11">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
         <v>15</v>
       </c>
       <c r="D198">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="E198">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198" t="s">
-        <v>170</v>
+        <v>157</v>
       </c>
     </row>
     <row r="199" spans="1:11">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="C199" t="s">
-        <v>67</v>
+        <v>158</v>
       </c>
       <c r="D199">
         <v>0</v>
       </c>
       <c r="E199">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F199" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G199" t="s">
-        <v>170</v>
+        <v>157</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
-        <v>52</v>
+        <v>29</v>
       </c>
       <c r="C200" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D200">
         <v>0</v>
       </c>
       <c r="E200">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F200" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G200" t="s">
-        <v>170</v>
+        <v>149</v>
       </c>
     </row>
     <row r="201" spans="1:11">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>171</v>
+        <v>101</v>
       </c>
       <c r="D201">
         <v>0</v>
       </c>
       <c r="E201">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F201" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G201" t="s">
-        <v>172</v>
+        <v>159</v>
       </c>
     </row>
     <row r="202" spans="1:11">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="C202" t="s">
-        <v>37</v>
+        <v>101</v>
       </c>
       <c r="D202">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E202">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F202" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G202" t="s">
-        <v>172</v>
+        <v>157</v>
       </c>
     </row>
     <row r="203" spans="1:11">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
-        <v>127</v>
+        <v>23</v>
       </c>
       <c r="C203" t="s">
+        <v>160</v>
+      </c>
+      <c r="D203">
+        <v>0</v>
+      </c>
+      <c r="E203">
+        <v>2</v>
+      </c>
+      <c r="F203" t="s">
+        <v>8</v>
+      </c>
+      <c r="G203" t="s">
         <v>159</v>
-      </c>
-[...10 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C204" t="s">
-        <v>79</v>
+        <v>19</v>
       </c>
       <c r="D204">
         <v>0</v>
       </c>
       <c r="E204">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
     </row>
     <row r="205" spans="1:11">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="C205" t="s">
-        <v>79</v>
+        <v>33</v>
       </c>
       <c r="D205">
         <v>0</v>
       </c>
       <c r="E205">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="F205" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G205" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
     </row>
     <row r="206" spans="1:11">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="C206" t="s">
-        <v>79</v>
+        <v>33</v>
       </c>
       <c r="D206">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="E206">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
     </row>
     <row r="207" spans="1:11">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="C207" t="s">
-        <v>79</v>
+        <v>111</v>
       </c>
       <c r="D207">
         <v>0</v>
       </c>
       <c r="E207">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C208" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D208">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="E208">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="F208" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G208" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
     </row>
     <row r="209" spans="1:11">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C209" t="s">
-        <v>175</v>
+        <v>15</v>
       </c>
       <c r="D209">
         <v>0</v>
       </c>
       <c r="E209">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F209" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G209" t="s">
-        <v>176</v>
+        <v>163</v>
       </c>
     </row>
     <row r="210" spans="1:11">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="C210" t="s">
-        <v>171</v>
+        <v>55</v>
       </c>
       <c r="D210">
         <v>0</v>
       </c>
       <c r="E210">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F210" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G210" t="s">
-        <v>177</v>
+        <v>162</v>
       </c>
     </row>
     <row r="211" spans="1:11">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C211" t="s">
-        <v>34</v>
+        <v>108</v>
       </c>
       <c r="D211">
         <v>0</v>
       </c>
       <c r="E211">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
     </row>
     <row r="212" spans="1:11">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C212" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D212">
         <v>0</v>
       </c>
       <c r="E212">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212" t="s">
-        <v>179</v>
+        <v>163</v>
       </c>
     </row>
     <row r="213" spans="1:11">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="C213" t="s">
-        <v>180</v>
+        <v>165</v>
       </c>
       <c r="D213">
         <v>0</v>
       </c>
       <c r="E213">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="F213" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G213" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
     </row>
     <row r="214" spans="1:11">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C214" t="s">
-        <v>180</v>
+        <v>15</v>
       </c>
       <c r="D214">
         <v>0</v>
       </c>
       <c r="E214">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
     </row>
     <row r="215" spans="1:11">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C215" t="s">
-        <v>52</v>
+        <v>111</v>
       </c>
       <c r="D215">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E215">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
     </row>
     <row r="216" spans="1:11">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="C216" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="D216">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E216">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216" t="s">
-        <v>181</v>
+        <v>166</v>
       </c>
     </row>
     <row r="217" spans="1:11">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
         <v>15</v>
       </c>
       <c r="C217" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="D217">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="E217">
         <v>15</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217" t="s">
-        <v>182</v>
+        <v>166</v>
       </c>
     </row>
     <row r="218" spans="1:11">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
         <v>15</v>
       </c>
       <c r="C218" t="s">
-        <v>79</v>
+        <v>167</v>
       </c>
       <c r="D218">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E218">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F218" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G218" t="s">
-        <v>183</v>
+        <v>166</v>
       </c>
     </row>
     <row r="219" spans="1:11">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
         <v>15</v>
       </c>
       <c r="C219" t="s">
-        <v>145</v>
+        <v>167</v>
       </c>
       <c r="D219">
         <v>0</v>
       </c>
       <c r="E219">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219" t="s">
-        <v>184</v>
+        <v>166</v>
       </c>
     </row>
     <row r="220" spans="1:11">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C220" t="s">
-        <v>145</v>
+        <v>50</v>
       </c>
       <c r="D220">
         <v>0</v>
       </c>
       <c r="E220">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F220" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G220" t="s">
-        <v>184</v>
+        <v>144</v>
       </c>
     </row>
     <row r="221" spans="1:11">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="C221" t="s">
-        <v>145</v>
+        <v>168</v>
       </c>
       <c r="D221">
         <v>0</v>
       </c>
       <c r="E221">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F221" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G221" t="s">
-        <v>184</v>
+        <v>166</v>
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
         <v>15</v>
       </c>
       <c r="C222" t="s">
-        <v>145</v>
+        <v>15</v>
       </c>
       <c r="D222">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E222">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F222" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G222" t="s">
-        <v>184</v>
+        <v>166</v>
       </c>
     </row>
     <row r="223" spans="1:11">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
         <v>15</v>
       </c>
       <c r="C223" t="s">
-        <v>145</v>
+        <v>15</v>
       </c>
       <c r="D223">
         <v>0</v>
       </c>
       <c r="E223">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="F223" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G223" t="s">
-        <v>184</v>
+        <v>166</v>
       </c>
     </row>
     <row r="224" spans="1:11">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
         <v>15</v>
       </c>
       <c r="C224" t="s">
         <v>15</v>
       </c>
       <c r="D224">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E224">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F224" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G224" t="s">
-        <v>185</v>
+        <v>166</v>
       </c>
     </row>
     <row r="225" spans="1:11">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
         <v>15</v>
       </c>
       <c r="C225" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="D225">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E225">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F225" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G225" t="s">
-        <v>186</v>
+        <v>166</v>
       </c>
     </row>
     <row r="226" spans="1:11">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="C226" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="D226">
         <v>0</v>
       </c>
       <c r="E226">
         <v>14</v>
       </c>
       <c r="F226" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G226" t="s">
-        <v>187</v>
+        <v>169</v>
       </c>
     </row>
     <row r="227" spans="1:11">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
         <v>15</v>
       </c>
       <c r="C227" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="D227">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E227">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227" t="s">
-        <v>26</v>
+        <v>166</v>
       </c>
     </row>
     <row r="228" spans="1:11">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="C228" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="D228">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E228">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228" t="s">
-        <v>188</v>
+        <v>166</v>
       </c>
     </row>
     <row r="229" spans="1:11">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
         <v>15</v>
       </c>
       <c r="C229" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="D229">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E229">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229" t="s">
-        <v>183</v>
+        <v>166</v>
       </c>
     </row>
     <row r="230" spans="1:11">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C230" t="s">
-        <v>89</v>
+        <v>15</v>
       </c>
       <c r="D230">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E230">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230" t="s">
-        <v>185</v>
+        <v>166</v>
       </c>
     </row>
     <row r="231" spans="1:11">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="C231" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D231">
         <v>0</v>
       </c>
       <c r="E231">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231" t="s">
-        <v>185</v>
+        <v>166</v>
       </c>
     </row>
     <row r="232" spans="1:11">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="C232" t="s">
-        <v>189</v>
+        <v>121</v>
       </c>
       <c r="D232">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="E232">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232" t="s">
-        <v>188</v>
+        <v>166</v>
       </c>
     </row>
     <row r="233" spans="1:11">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="C233" t="s">
-        <v>190</v>
+        <v>112</v>
       </c>
       <c r="D233">
         <v>0</v>
       </c>
       <c r="E233">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233" t="s">
-        <v>191</v>
+        <v>163</v>
       </c>
     </row>
     <row r="234" spans="1:11">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C234" t="s">
-        <v>84</v>
+        <v>170</v>
       </c>
       <c r="D234">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="E234">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="F234" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G234" t="s">
-        <v>183</v>
+        <v>166</v>
       </c>
     </row>
     <row r="235" spans="1:11">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C235" t="s">
-        <v>192</v>
+        <v>101</v>
       </c>
       <c r="D235">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E235">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F235" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G235" t="s">
-        <v>193</v>
+        <v>171</v>
       </c>
     </row>
     <row r="236" spans="1:11">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C236" t="s">
-        <v>194</v>
+        <v>101</v>
       </c>
       <c r="D236">
         <v>0</v>
       </c>
       <c r="E236">
         <v>15</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236" t="s">
-        <v>195</v>
+        <v>171</v>
       </c>
     </row>
     <row r="237" spans="1:11">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="C237" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="D237">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E237">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
     </row>
     <row r="238" spans="1:11">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C238" t="s">
-        <v>15</v>
+        <v>81</v>
       </c>
       <c r="D238">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E238">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F238" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G238" t="s">
-        <v>196</v>
+        <v>166</v>
       </c>
     </row>
     <row r="239" spans="1:11">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C239" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="D239">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="E239">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239" t="s">
-        <v>197</v>
+        <v>166</v>
       </c>
     </row>
     <row r="240" spans="1:11">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C240" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="D240">
         <v>0</v>
       </c>
       <c r="E240">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="F240" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G240" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
     </row>
     <row r="241" spans="1:11">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C241" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="D241">
         <v>0</v>
       </c>
       <c r="E241">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="F241" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G241" t="s">
-        <v>195</v>
+        <v>166</v>
       </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C242" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="D242">
         <v>0</v>
       </c>
       <c r="E242">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="F242" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G242" t="s">
-        <v>195</v>
+        <v>171</v>
       </c>
     </row>
     <row r="243" spans="1:11">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="C243" t="s">
-        <v>198</v>
+        <v>123</v>
       </c>
       <c r="D243">
         <v>0</v>
       </c>
       <c r="E243">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243" t="s">
-        <v>199</v>
+        <v>166</v>
       </c>
     </row>
     <row r="244" spans="1:11">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
-        <v>124</v>
+        <v>49</v>
       </c>
       <c r="C244" t="s">
-        <v>200</v>
+        <v>172</v>
       </c>
       <c r="D244">
         <v>0</v>
       </c>
       <c r="E244">
         <v>16</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244" t="s">
-        <v>197</v>
+        <v>166</v>
       </c>
     </row>
     <row r="245" spans="1:11">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="C245" t="s">
-        <v>200</v>
+        <v>89</v>
       </c>
       <c r="D245">
         <v>0</v>
       </c>
       <c r="E245">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F245" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G245" t="s">
-        <v>197</v>
+        <v>157</v>
       </c>
     </row>
     <row r="246" spans="1:11">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C246" t="s">
-        <v>38</v>
+        <v>129</v>
       </c>
       <c r="D246">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E246">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246" t="s">
-        <v>199</v>
+        <v>166</v>
       </c>
     </row>
     <row r="247" spans="1:11">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247" t="s">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="C247" t="s">
-        <v>87</v>
+        <v>173</v>
       </c>
       <c r="D247">
         <v>0</v>
       </c>
       <c r="E247">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247" t="s">
-        <v>201</v>
+        <v>161</v>
       </c>
     </row>
     <row r="248" spans="1:11">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248" t="s">
         <v>15</v>
       </c>
       <c r="C248" t="s">
-        <v>15</v>
+        <v>174</v>
       </c>
       <c r="D248">
         <v>0</v>
       </c>
       <c r="E248">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248" t="s">
-        <v>202</v>
+        <v>164</v>
       </c>
     </row>
     <row r="249" spans="1:11">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
         <v>15</v>
       </c>
       <c r="C249" t="s">
         <v>15</v>
       </c>
       <c r="D249">
         <v>0</v>
       </c>
       <c r="E249">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F249" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G249" t="s">
-        <v>202</v>
+        <v>171</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250" t="s">
         <v>15</v>
       </c>
       <c r="C250" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="D250">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="E250">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="F250" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G250" t="s">
-        <v>203</v>
+        <v>166</v>
       </c>
     </row>
     <row r="251" spans="1:11">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C251" t="s">
-        <v>114</v>
+        <v>23</v>
       </c>
       <c r="D251">
         <v>0</v>
       </c>
       <c r="E251">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251" t="s">
-        <v>203</v>
+        <v>171</v>
       </c>
     </row>
     <row r="252" spans="1:11">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252" t="s">
-        <v>86</v>
+        <v>19</v>
       </c>
       <c r="C252" t="s">
-        <v>204</v>
+        <v>19</v>
       </c>
       <c r="D252">
         <v>0</v>
       </c>
       <c r="E252">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="F252" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G252" t="s">
-        <v>205</v>
+        <v>161</v>
       </c>
     </row>
     <row r="253" spans="1:11">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
         <v>15</v>
       </c>
       <c r="C253" t="s">
-        <v>15</v>
+        <v>101</v>
       </c>
       <c r="D253">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E253">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253" t="s">
-        <v>206</v>
+        <v>171</v>
       </c>
     </row>
     <row r="254" spans="1:11">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C254" t="s">
-        <v>82</v>
+        <v>37</v>
       </c>
       <c r="D254">
         <v>0</v>
       </c>
       <c r="E254">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F254" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G254" t="s">
-        <v>206</v>
+        <v>171</v>
       </c>
     </row>
     <row r="255" spans="1:11">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="C255" t="s">
-        <v>91</v>
+        <v>175</v>
       </c>
       <c r="D255">
+        <v>0</v>
+      </c>
+      <c r="E255">
         <v>1</v>
       </c>
-      <c r="E255">
-[...1 lines deleted...]
-      </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
     </row>
     <row r="256" spans="1:11">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C256" t="s">
-        <v>79</v>
+        <v>7</v>
       </c>
       <c r="D256">
         <v>0</v>
       </c>
       <c r="E256">
         <v>0</v>
       </c>
       <c r="F256" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G256" t="s">
-        <v>207</v>
+        <v>171</v>
       </c>
     </row>
     <row r="257" spans="1:11">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="C257" t="s">
-        <v>79</v>
+        <v>176</v>
       </c>
       <c r="D257">
         <v>3</v>
       </c>
       <c r="E257">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257" t="s">
-        <v>207</v>
+        <v>177</v>
       </c>
     </row>
     <row r="258" spans="1:11">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
         <v>15</v>
       </c>
       <c r="C258" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="D258">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E258">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258" t="s">
-        <v>208</v>
+        <v>171</v>
       </c>
     </row>
     <row r="259" spans="1:11">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
         <v>15</v>
       </c>
       <c r="C259" t="s">
-        <v>79</v>
+        <v>112</v>
       </c>
       <c r="D259">
         <v>0</v>
       </c>
       <c r="E259">
         <v>16</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259" t="s">
-        <v>209</v>
+        <v>157</v>
       </c>
     </row>
     <row r="260" spans="1:11">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C260" t="s">
-        <v>79</v>
+        <v>178</v>
       </c>
       <c r="D260">
         <v>0</v>
       </c>
       <c r="E260">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="F260" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G260" t="s">
-        <v>209</v>
+        <v>171</v>
       </c>
     </row>
     <row r="261" spans="1:11">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
         <v>15</v>
       </c>
       <c r="C261" t="s">
-        <v>15</v>
+        <v>112</v>
       </c>
       <c r="D261">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="E261">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="F261" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G261" t="s">
-        <v>210</v>
+        <v>157</v>
       </c>
     </row>
     <row r="262" spans="1:11">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="C262" t="s">
-        <v>34</v>
+        <v>112</v>
       </c>
       <c r="D262">
         <v>0</v>
       </c>
       <c r="E262">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262" t="s">
-        <v>211</v>
+        <v>157</v>
       </c>
     </row>
     <row r="263" spans="1:11">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
         <v>15</v>
       </c>
       <c r="C263" t="s">
-        <v>79</v>
+        <v>179</v>
       </c>
       <c r="D263">
         <v>0</v>
       </c>
       <c r="E263">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F263" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G263" t="s">
-        <v>212</v>
+        <v>180</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C264" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D264">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E264">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F264" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G264" t="s">
-        <v>213</v>
+        <v>171</v>
       </c>
     </row>
     <row r="265" spans="1:11">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
         <v>15</v>
       </c>
       <c r="C265" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="D265">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E265">
         <v>15</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265" t="s">
-        <v>214</v>
+        <v>171</v>
       </c>
     </row>
     <row r="266" spans="1:11">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="s">
-        <v>52</v>
+        <v>142</v>
       </c>
       <c r="C266" t="s">
-        <v>52</v>
+        <v>181</v>
       </c>
       <c r="D266">
         <v>0</v>
       </c>
       <c r="E266">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266" t="s">
-        <v>211</v>
+        <v>171</v>
       </c>
     </row>
     <row r="267" spans="1:11">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="C267" t="s">
-        <v>215</v>
+        <v>108</v>
       </c>
       <c r="D267">
         <v>0</v>
       </c>
       <c r="E267">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267" t="s">
-        <v>213</v>
+        <v>182</v>
       </c>
     </row>
     <row r="268" spans="1:11">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="s">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="C268" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
       <c r="D268">
         <v>0</v>
       </c>
       <c r="E268">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268" t="s">
-        <v>213</v>
+        <v>71</v>
       </c>
     </row>
     <row r="269" spans="1:11">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="C269" t="s">
-        <v>216</v>
+        <v>167</v>
       </c>
       <c r="D269">
         <v>0</v>
       </c>
       <c r="E269">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269" t="s">
-        <v>211</v>
+        <v>180</v>
       </c>
     </row>
     <row r="270" spans="1:11">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="C270" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="D270">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E270">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="F270" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G270" t="s">
-        <v>214</v>
+        <v>183</v>
       </c>
     </row>
     <row r="271" spans="1:11">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
-        <v>86</v>
+        <v>15</v>
       </c>
       <c r="C271" t="s">
-        <v>217</v>
+        <v>184</v>
       </c>
       <c r="D271">
         <v>0</v>
       </c>
       <c r="E271">
         <v>17</v>
       </c>
       <c r="F271" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G271" t="s">
-        <v>202</v>
+        <v>107</v>
       </c>
     </row>
     <row r="272" spans="1:11">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="C272" t="s">
-        <v>218</v>
+        <v>15</v>
       </c>
       <c r="D272">
         <v>0</v>
       </c>
       <c r="E272">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272" t="s">
-        <v>212</v>
+        <v>180</v>
       </c>
     </row>
     <row r="273" spans="1:11">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="C273" t="s">
-        <v>79</v>
+        <v>185</v>
       </c>
       <c r="D273">
         <v>0</v>
       </c>
       <c r="E273">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="F273" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G273" t="s">
-        <v>219</v>
+        <v>157</v>
       </c>
     </row>
     <row r="274" spans="1:11">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="C274" t="s">
-        <v>10</v>
+        <v>160</v>
       </c>
       <c r="D274">
         <v>0</v>
       </c>
       <c r="E274">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274" t="s">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="275" spans="1:11">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C275" t="s">
-        <v>91</v>
+        <v>160</v>
       </c>
       <c r="D275">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E275">
         <v>15</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275" t="s">
-        <v>219</v>
+        <v>180</v>
       </c>
     </row>
     <row r="276" spans="1:11">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="C276" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="D276">
         <v>0</v>
       </c>
       <c r="E276">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F276" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G276" t="s">
-        <v>221</v>
+        <v>180</v>
       </c>
     </row>
     <row r="277" spans="1:11">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="C277" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="D277">
         <v>0</v>
       </c>
       <c r="E277">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="F277" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G277" t="s">
-        <v>222</v>
+        <v>180</v>
       </c>
     </row>
     <row r="278" spans="1:11">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C278" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
       <c r="D278">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E278">
         <v>17</v>
       </c>
       <c r="F278" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G278" t="s">
-        <v>219</v>
+        <v>180</v>
       </c>
     </row>
     <row r="279" spans="1:11">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="C279" t="s">
-        <v>130</v>
+        <v>64</v>
       </c>
       <c r="D279">
         <v>0</v>
       </c>
       <c r="E279">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279" t="s">
-        <v>223</v>
+        <v>171</v>
       </c>
     </row>
     <row r="280" spans="1:11">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="s">
-        <v>107</v>
+        <v>155</v>
       </c>
       <c r="C280" t="s">
-        <v>107</v>
+        <v>155</v>
       </c>
       <c r="D280">
         <v>0</v>
       </c>
       <c r="E280">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280" t="s">
-        <v>223</v>
+        <v>180</v>
       </c>
     </row>
     <row r="281" spans="1:11">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C281" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="D281">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E281">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="F281" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G281" t="s">
-        <v>220</v>
+        <v>186</v>
       </c>
     </row>
     <row r="282" spans="1:11">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C282" t="s">
-        <v>84</v>
+        <v>49</v>
       </c>
       <c r="D282">
         <v>0</v>
       </c>
       <c r="E282">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282" t="s">
-        <v>219</v>
+        <v>187</v>
       </c>
     </row>
     <row r="283" spans="1:11">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="C283" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="D283">
         <v>0</v>
       </c>
       <c r="E283">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="F283" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G283" t="s">
-        <v>219</v>
+        <v>188</v>
       </c>
     </row>
     <row r="284" spans="1:11">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C284" t="s">
-        <v>91</v>
+        <v>45</v>
       </c>
       <c r="D284">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E284">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F284" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G284" t="s">
-        <v>220</v>
+        <v>189</v>
       </c>
     </row>
     <row r="285" spans="1:11">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285" t="s">
-        <v>52</v>
+        <v>103</v>
       </c>
       <c r="C285" t="s">
-        <v>121</v>
+        <v>190</v>
       </c>
       <c r="D285">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E285">
         <v>14</v>
       </c>
       <c r="F285" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G285" t="s">
-        <v>224</v>
+        <v>191</v>
       </c>
     </row>
     <row r="286" spans="1:11">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C286" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D286">
         <v>0</v>
       </c>
       <c r="E286">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286" t="s">
-        <v>224</v>
+        <v>188</v>
       </c>
     </row>
     <row r="287" spans="1:11">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287" t="s">
-        <v>86</v>
+        <v>15</v>
       </c>
       <c r="C287" t="s">
-        <v>204</v>
+        <v>192</v>
       </c>
       <c r="D287">
         <v>0</v>
       </c>
       <c r="E287">
         <v>15</v>
       </c>
       <c r="F287" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G287" t="s">
-        <v>224</v>
+        <v>193</v>
       </c>
     </row>
     <row r="288" spans="1:11">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="C288" t="s">
-        <v>121</v>
+        <v>194</v>
       </c>
       <c r="D288">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E288">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="F288" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G288" t="s">
-        <v>225</v>
+        <v>187</v>
       </c>
     </row>
     <row r="289" spans="1:11">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="C289" t="s">
-        <v>53</v>
+        <v>160</v>
       </c>
       <c r="D289">
         <v>0</v>
       </c>
       <c r="E289">
         <v>15</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289" t="s">
-        <v>225</v>
+        <v>189</v>
       </c>
     </row>
     <row r="290" spans="1:11">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="C290" t="s">
-        <v>128</v>
+        <v>37</v>
       </c>
       <c r="D290">
         <v>0</v>
       </c>
       <c r="E290">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290" t="s">
-        <v>226</v>
+        <v>182</v>
       </c>
     </row>
     <row r="291" spans="1:11">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C291" t="s">
-        <v>121</v>
+        <v>89</v>
       </c>
       <c r="D291">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E291">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F291" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G291" t="s">
-        <v>227</v>
+        <v>195</v>
       </c>
     </row>
     <row r="292" spans="1:11">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
-        <v>127</v>
+        <v>17</v>
       </c>
       <c r="C292" t="s">
-        <v>128</v>
+        <v>196</v>
       </c>
       <c r="D292">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E292">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="F292" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G292" t="s">
-        <v>226</v>
+        <v>195</v>
       </c>
     </row>
     <row r="293" spans="1:11">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
-        <v>107</v>
+        <v>19</v>
       </c>
       <c r="C293" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="D293">
         <v>0</v>
       </c>
       <c r="E293">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F293" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G293" t="s">
-        <v>222</v>
+        <v>193</v>
       </c>
     </row>
     <row r="294" spans="1:11">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="C294" t="s">
-        <v>121</v>
+        <v>68</v>
       </c>
       <c r="D294">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E294">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F294" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G294" t="s">
-        <v>227</v>
+        <v>197</v>
       </c>
     </row>
     <row r="295" spans="1:11">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="C295" t="s">
-        <v>121</v>
+        <v>196</v>
       </c>
       <c r="D295">
         <v>0</v>
       </c>
       <c r="E295">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F295" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G295" t="s">
-        <v>227</v>
+        <v>195</v>
       </c>
     </row>
     <row r="296" spans="1:11">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
-        <v>52</v>
+        <v>142</v>
       </c>
       <c r="C296" t="s">
-        <v>121</v>
+        <v>198</v>
       </c>
       <c r="D296">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E296">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F296" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G296" t="s">
-        <v>227</v>
+        <v>199</v>
       </c>
     </row>
     <row r="297" spans="1:11">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="C297" t="s">
-        <v>229</v>
+        <v>56</v>
       </c>
       <c r="D297">
         <v>0</v>
       </c>
       <c r="E297">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297" t="s">
-        <v>226</v>
+        <v>199</v>
       </c>
     </row>
     <row r="298" spans="1:11">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
-        <v>228</v>
+        <v>17</v>
       </c>
       <c r="C298" t="s">
-        <v>229</v>
+        <v>196</v>
       </c>
       <c r="D298">
         <v>0</v>
       </c>
       <c r="E298">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="F298" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G298" t="s">
-        <v>226</v>
+        <v>199</v>
       </c>
     </row>
     <row r="299" spans="1:11">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
-        <v>107</v>
+        <v>17</v>
       </c>
       <c r="C299" t="s">
-        <v>107</v>
+        <v>196</v>
       </c>
       <c r="D299">
         <v>0</v>
       </c>
       <c r="E299">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F299" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G299" t="s">
-        <v>222</v>
+        <v>199</v>
       </c>
     </row>
     <row r="300" spans="1:11">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="C300" t="s">
-        <v>230</v>
+        <v>17</v>
       </c>
       <c r="D300">
         <v>0</v>
       </c>
       <c r="E300">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="F300" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G300" t="s">
-        <v>225</v>
+        <v>199</v>
       </c>
     </row>
     <row r="301" spans="1:11">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="C301" t="s">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="D301">
         <v>0</v>
       </c>
       <c r="E301">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="F301" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G301" t="s">
-        <v>222</v>
+        <v>193</v>
       </c>
     </row>
     <row r="302" spans="1:11">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="C302" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="D302">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E302">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F302" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G302" t="s">
-        <v>231</v>
+        <v>200</v>
       </c>
     </row>
     <row r="303" spans="1:11">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
-        <v>107</v>
+        <v>49</v>
       </c>
       <c r="C303" t="s">
-        <v>107</v>
+        <v>201</v>
       </c>
       <c r="D303">
         <v>0</v>
       </c>
       <c r="E303">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="F303" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G303" t="s">
-        <v>222</v>
+        <v>200</v>
       </c>
     </row>
     <row r="304" spans="1:11">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C304" t="s">
-        <v>15</v>
+        <v>123</v>
       </c>
       <c r="D304">
         <v>0</v>
       </c>
       <c r="E304">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F304" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G304" t="s">
-        <v>231</v>
+        <v>202</v>
       </c>
     </row>
     <row r="305" spans="1:11">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="C305" t="s">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="D305">
         <v>0</v>
       </c>
       <c r="E305">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305" t="s">
-        <v>222</v>
+        <v>203</v>
       </c>
     </row>
     <row r="306" spans="1:11">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C306" t="s">
-        <v>232</v>
+        <v>204</v>
       </c>
       <c r="D306">
         <v>0</v>
       </c>
       <c r="E306">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306" t="s">
-        <v>48</v>
+        <v>205</v>
       </c>
     </row>
     <row r="307" spans="1:11">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C307" t="s">
-        <v>232</v>
+        <v>56</v>
       </c>
       <c r="D307">
         <v>0</v>
       </c>
       <c r="E307">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F307" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G307" t="s">
-        <v>48</v>
+        <v>205</v>
       </c>
     </row>
     <row r="308" spans="1:11">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C308" t="s">
-        <v>232</v>
+        <v>56</v>
       </c>
       <c r="D308">
         <v>0</v>
       </c>
       <c r="E308">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F308" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G308" t="s">
-        <v>233</v>
+        <v>205</v>
       </c>
     </row>
     <row r="309" spans="1:11">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C309" t="s">
-        <v>234</v>
+        <v>89</v>
       </c>
       <c r="D309">
         <v>0</v>
       </c>
       <c r="E309">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309" t="s">
-        <v>235</v>
+        <v>206</v>
       </c>
     </row>
     <row r="310" spans="1:11">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="C310" t="s">
-        <v>234</v>
+        <v>50</v>
       </c>
       <c r="D310">
         <v>0</v>
       </c>
       <c r="E310">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310" t="s">
-        <v>235</v>
+        <v>207</v>
       </c>
     </row>
     <row r="311" spans="1:11">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="C311" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D311">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="E311">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F311" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G311" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
     </row>
     <row r="312" spans="1:11">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="C312" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="D312">
         <v>0</v>
       </c>
       <c r="E312">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F312" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G312" t="s">
-        <v>237</v>
+        <v>208</v>
       </c>
     </row>
     <row r="313" spans="1:11">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
-        <v>127</v>
+        <v>32</v>
       </c>
       <c r="C313" t="s">
-        <v>159</v>
+        <v>185</v>
       </c>
       <c r="D313">
         <v>0</v>
       </c>
       <c r="E313">
         <v>13</v>
       </c>
       <c r="F313" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G313" t="s">
-        <v>219</v>
+        <v>209</v>
       </c>
     </row>
     <row r="314" spans="1:11">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C314" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="D314">
         <v>0</v>
       </c>
       <c r="E314">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F314" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G314" t="s">
-        <v>237</v>
+        <v>210</v>
       </c>
     </row>
     <row r="315" spans="1:11">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="C315" t="s">
-        <v>117</v>
+        <v>196</v>
       </c>
       <c r="D315">
         <v>0</v>
       </c>
       <c r="E315">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="F315" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G315" t="s">
-        <v>237</v>
+        <v>211</v>
       </c>
     </row>
     <row r="316" spans="1:11">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C316" t="s">
-        <v>15</v>
+        <v>81</v>
       </c>
       <c r="D316">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E316">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F316" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G316" t="s">
-        <v>237</v>
+        <v>212</v>
       </c>
     </row>
     <row r="317" spans="1:11">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
         <v>15</v>
       </c>
       <c r="C317" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D317">
         <v>1</v>
       </c>
       <c r="E317">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F317" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G317" t="s">
-        <v>237</v>
+        <v>211</v>
       </c>
     </row>
     <row r="318" spans="1:11">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C318" t="s">
-        <v>15</v>
+        <v>87</v>
       </c>
       <c r="D318">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E318">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F318" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G318" t="s">
-        <v>237</v>
+        <v>211</v>
       </c>
     </row>
     <row r="319" spans="1:11">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="C319" t="s">
-        <v>238</v>
+        <v>213</v>
       </c>
       <c r="D319">
         <v>0</v>
       </c>
       <c r="E319">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319" t="s">
-        <v>239</v>
+        <v>214</v>
       </c>
     </row>
     <row r="320" spans="1:11">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C320" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D320">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E320">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F320" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G320" t="s">
-        <v>240</v>
+        <v>207</v>
       </c>
     </row>
     <row r="321" spans="1:11">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C321" t="s">
-        <v>117</v>
+        <v>35</v>
       </c>
       <c r="D321">
         <v>0</v>
       </c>
       <c r="E321">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="F321" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G321" t="s">
-        <v>241</v>
+        <v>215</v>
       </c>
     </row>
     <row r="322" spans="1:11">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C322" t="s">
-        <v>117</v>
+        <v>89</v>
       </c>
       <c r="D322">
         <v>0</v>
       </c>
       <c r="E322">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F322" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G322" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
     </row>
     <row r="323" spans="1:11">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="C323" t="s">
-        <v>114</v>
+        <v>76</v>
       </c>
       <c r="D323">
         <v>0</v>
       </c>
       <c r="E323">
         <v>16</v>
       </c>
       <c r="F323" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G323" t="s">
-        <v>242</v>
+        <v>216</v>
       </c>
     </row>
     <row r="324" spans="1:11">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C324" t="s">
-        <v>243</v>
+        <v>15</v>
       </c>
       <c r="D324">
         <v>0</v>
       </c>
       <c r="E324">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324" t="s">
-        <v>240</v>
+        <v>96</v>
       </c>
     </row>
     <row r="325" spans="1:11">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="C325" t="s">
-        <v>244</v>
+        <v>89</v>
       </c>
       <c r="D325">
         <v>0</v>
       </c>
       <c r="E325">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F325" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G325" t="s">
-        <v>245</v>
+        <v>216</v>
       </c>
     </row>
     <row r="326" spans="1:11">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C326" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="D326">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E326">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F326" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G326" t="s">
-        <v>246</v>
+        <v>216</v>
       </c>
     </row>
     <row r="327" spans="1:11">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C327" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
       <c r="D327">
         <v>0</v>
       </c>
       <c r="E327">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F327" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G327" t="s">
-        <v>247</v>
+        <v>216</v>
       </c>
     </row>
     <row r="328" spans="1:11">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="C328" t="s">
-        <v>71</v>
+        <v>217</v>
       </c>
       <c r="D328">
         <v>0</v>
       </c>
       <c r="E328">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328" t="s">
-        <v>248</v>
+        <v>216</v>
       </c>
     </row>
     <row r="329" spans="1:11">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C329" t="s">
-        <v>79</v>
+        <v>58</v>
       </c>
       <c r="D329">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E329">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="F329" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G329" t="s">
-        <v>249</v>
+        <v>218</v>
       </c>
     </row>
     <row r="330" spans="1:11">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="C330" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="D330">
         <v>0</v>
       </c>
       <c r="E330">
         <v>16</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330" t="s">
-        <v>250</v>
+        <v>218</v>
       </c>
     </row>
     <row r="331" spans="1:11">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C331" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="D331">
         <v>0</v>
       </c>
       <c r="E331">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F331" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G331" t="s">
-        <v>251</v>
+        <v>219</v>
       </c>
     </row>
     <row r="332" spans="1:11">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="s">
-        <v>86</v>
+        <v>10</v>
       </c>
       <c r="C332" t="s">
-        <v>204</v>
+        <v>116</v>
       </c>
       <c r="D332">
         <v>0</v>
       </c>
       <c r="E332">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332" t="s">
-        <v>250</v>
+        <v>219</v>
       </c>
     </row>
     <row r="333" spans="1:11">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C333" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D333">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E333">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F333" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G333" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
     </row>
     <row r="334" spans="1:11">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="s">
-        <v>127</v>
+        <v>39</v>
       </c>
       <c r="C334" t="s">
-        <v>137</v>
+        <v>220</v>
       </c>
       <c r="D334">
         <v>0</v>
       </c>
       <c r="E334">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F334" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G334" t="s">
-        <v>252</v>
+        <v>221</v>
       </c>
     </row>
     <row r="335" spans="1:11">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C335" t="s">
-        <v>145</v>
+        <v>222</v>
       </c>
       <c r="D335">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E335">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335" t="s">
-        <v>253</v>
+        <v>223</v>
       </c>
     </row>
     <row r="336" spans="1:11">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C336" t="s">
-        <v>66</v>
+        <v>222</v>
       </c>
       <c r="D336">
         <v>0</v>
       </c>
       <c r="E336">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F336" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G336" t="s">
-        <v>250</v>
+        <v>223</v>
       </c>
     </row>
     <row r="337" spans="1:11">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="C337" t="s">
-        <v>150</v>
+        <v>64</v>
       </c>
       <c r="D337">
         <v>0</v>
       </c>
       <c r="E337">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337" t="s">
-        <v>250</v>
+        <v>223</v>
       </c>
     </row>
     <row r="338" spans="1:11">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="C338" t="s">
-        <v>150</v>
+        <v>64</v>
       </c>
       <c r="D338">
         <v>0</v>
       </c>
       <c r="E338">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="F338" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G338" t="s">
-        <v>250</v>
+        <v>223</v>
       </c>
     </row>
     <row r="339" spans="1:11">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="C339" t="s">
-        <v>152</v>
+        <v>64</v>
       </c>
       <c r="D339">
         <v>0</v>
       </c>
       <c r="E339">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339" t="s">
-        <v>246</v>
+        <v>223</v>
       </c>
     </row>
     <row r="340" spans="1:11">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C340" t="s">
-        <v>117</v>
+        <v>64</v>
       </c>
       <c r="D340">
         <v>0</v>
       </c>
       <c r="E340">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F340" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G340" t="s">
-        <v>254</v>
+        <v>223</v>
       </c>
     </row>
     <row r="341" spans="1:11">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C341" t="s">
-        <v>117</v>
+        <v>192</v>
       </c>
       <c r="D341">
         <v>0</v>
       </c>
       <c r="E341">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F341" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G341" t="s">
-        <v>254</v>
+        <v>224</v>
       </c>
     </row>
     <row r="342" spans="1:11">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342" t="s">
         <v>15</v>
       </c>
       <c r="C342" t="s">
-        <v>15</v>
+        <v>101</v>
       </c>
       <c r="D342">
         <v>0</v>
       </c>
       <c r="E342">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F342" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G342" t="s">
-        <v>252</v>
+        <v>188</v>
       </c>
     </row>
     <row r="343" spans="1:11">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="C343" t="s">
-        <v>137</v>
+        <v>15</v>
       </c>
       <c r="D343">
         <v>0</v>
       </c>
       <c r="E343">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F343" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G343" t="s">
-        <v>255</v>
+        <v>225</v>
       </c>
     </row>
     <row r="344" spans="1:11">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C344" t="s">
-        <v>256</v>
+        <v>19</v>
       </c>
       <c r="D344">
         <v>0</v>
       </c>
       <c r="E344">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="F344" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G344" t="s">
-        <v>257</v>
+        <v>226</v>
       </c>
     </row>
     <row r="345" spans="1:11">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C345" t="s">
-        <v>52</v>
+        <v>89</v>
       </c>
       <c r="D345">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E345">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345" t="s">
-        <v>253</v>
+        <v>227</v>
       </c>
     </row>
     <row r="346" spans="1:11">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C346" t="s">
-        <v>84</v>
+        <v>192</v>
       </c>
       <c r="D346">
         <v>0</v>
       </c>
       <c r="E346">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F346" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G346" t="s">
-        <v>258</v>
+        <v>226</v>
       </c>
     </row>
     <row r="347" spans="1:11">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="C347" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="D347">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E347">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F347" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G347" t="s">
-        <v>259</v>
+        <v>228</v>
       </c>
     </row>
     <row r="348" spans="1:11">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="C348" t="s">
-        <v>15</v>
+        <v>168</v>
       </c>
       <c r="D348">
         <v>0</v>
       </c>
       <c r="E348">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348" t="s">
-        <v>259</v>
+        <v>229</v>
       </c>
     </row>
     <row r="349" spans="1:11">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349" t="s">
         <v>15</v>
       </c>
       <c r="C349" t="s">
-        <v>15</v>
+        <v>192</v>
       </c>
       <c r="D349">
         <v>0</v>
       </c>
       <c r="E349">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F349" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G349" t="s">
-        <v>260</v>
+        <v>113</v>
       </c>
     </row>
     <row r="350" spans="1:11">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C350" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="D350">
         <v>0</v>
       </c>
       <c r="E350">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F350" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G350" t="s">
-        <v>261</v>
+        <v>230</v>
       </c>
     </row>
     <row r="351" spans="1:11">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="C351" t="s">
-        <v>262</v>
+        <v>17</v>
       </c>
       <c r="D351">
         <v>0</v>
       </c>
       <c r="E351">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F351" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G351" t="s">
-        <v>258</v>
+        <v>223</v>
       </c>
     </row>
     <row r="352" spans="1:11">
       <c r="A352">
         <v>351</v>
       </c>
       <c r="B352" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="C352" t="s">
-        <v>79</v>
+        <v>168</v>
       </c>
       <c r="D352">
         <v>0</v>
       </c>
       <c r="E352">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352" t="s">
-        <v>263</v>
+        <v>231</v>
       </c>
     </row>
     <row r="353" spans="1:11">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="C353" t="s">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="D353">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="E353">
         <v>16</v>
       </c>
       <c r="F353" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G353" t="s">
-        <v>263</v>
+        <v>231</v>
       </c>
     </row>
     <row r="354" spans="1:11">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C354" t="s">
-        <v>91</v>
+        <v>114</v>
       </c>
       <c r="D354">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E354">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354" t="s">
-        <v>264</v>
+        <v>231</v>
       </c>
     </row>
     <row r="355" spans="1:11">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="C355" t="s">
-        <v>52</v>
+        <v>85</v>
       </c>
       <c r="D355">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E355">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F355" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G355" t="s">
-        <v>261</v>
+        <v>231</v>
       </c>
     </row>
     <row r="356" spans="1:11">
       <c r="A356">
         <v>355</v>
       </c>
       <c r="B356" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="C356" t="s">
-        <v>52</v>
+        <v>129</v>
       </c>
       <c r="D356">
         <v>0</v>
       </c>
       <c r="E356">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F356" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G356" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
     </row>
     <row r="357" spans="1:11">
       <c r="A357">
         <v>356</v>
       </c>
       <c r="B357" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C357" t="s">
-        <v>79</v>
+        <v>58</v>
       </c>
       <c r="D357">
         <v>0</v>
       </c>
       <c r="E357">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F357" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G357" t="s">
-        <v>148</v>
+        <v>232</v>
       </c>
     </row>
     <row r="358" spans="1:11">
       <c r="A358">
         <v>357</v>
       </c>
       <c r="B358" t="s">
         <v>15</v>
       </c>
       <c r="C358" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="D358">
         <v>0</v>
       </c>
       <c r="E358">
         <v>0</v>
       </c>
       <c r="F358" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G358" t="s">
-        <v>148</v>
+        <v>233</v>
       </c>
     </row>
     <row r="359" spans="1:11">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359" t="s">
         <v>15</v>
       </c>
       <c r="C359" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="D359">
         <v>0</v>
       </c>
       <c r="E359">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F359" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G359" t="s">
-        <v>148</v>
+        <v>221</v>
       </c>
     </row>
     <row r="360" spans="1:11">
       <c r="A360">
         <v>359</v>
       </c>
       <c r="B360" t="s">
         <v>15</v>
       </c>
       <c r="C360" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="D360">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E360">
         <v>16</v>
       </c>
       <c r="F360" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G360" t="s">
-        <v>265</v>
+        <v>221</v>
       </c>
     </row>
     <row r="361" spans="1:11">
       <c r="A361">
         <v>360</v>
       </c>
       <c r="B361" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C361" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="D361">
         <v>0</v>
       </c>
       <c r="E361">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361" t="s">
-        <v>260</v>
+        <v>221</v>
       </c>
     </row>
     <row r="362" spans="1:11">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C362" t="s">
-        <v>79</v>
+        <v>7</v>
       </c>
       <c r="D362">
         <v>0</v>
       </c>
       <c r="E362">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F362" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G362" t="s">
-        <v>259</v>
+        <v>234</v>
       </c>
     </row>
     <row r="363" spans="1:11">
       <c r="A363">
         <v>362</v>
       </c>
       <c r="B363" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="C363" t="s">
-        <v>266</v>
+        <v>235</v>
       </c>
       <c r="D363">
         <v>0</v>
       </c>
       <c r="E363">
         <v>15</v>
       </c>
       <c r="F363" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G363" t="s">
-        <v>265</v>
+        <v>236</v>
       </c>
     </row>
     <row r="364" spans="1:11">
       <c r="A364">
         <v>363</v>
       </c>
       <c r="B364" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="C364" t="s">
-        <v>267</v>
+        <v>129</v>
       </c>
       <c r="D364">
         <v>0</v>
       </c>
       <c r="E364">
         <v>0</v>
       </c>
       <c r="F364" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G364" t="s">
-        <v>181</v>
+        <v>237</v>
       </c>
     </row>
     <row r="365" spans="1:11">
       <c r="A365">
         <v>364</v>
       </c>
       <c r="B365" t="s">
-        <v>127</v>
+        <v>39</v>
       </c>
       <c r="C365" t="s">
-        <v>218</v>
+        <v>39</v>
       </c>
       <c r="D365">
         <v>0</v>
       </c>
       <c r="E365">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365" t="s">
-        <v>261</v>
+        <v>238</v>
       </c>
     </row>
     <row r="366" spans="1:11">
       <c r="A366">
         <v>365</v>
       </c>
       <c r="B366" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="C366" t="s">
-        <v>218</v>
+        <v>192</v>
       </c>
       <c r="D366">
         <v>0</v>
       </c>
       <c r="E366">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366" t="s">
-        <v>181</v>
+        <v>239</v>
       </c>
     </row>
     <row r="367" spans="1:11">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C367" t="s">
-        <v>15</v>
+        <v>240</v>
       </c>
       <c r="D367">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="E367">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="F367" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G367" t="s">
-        <v>268</v>
+        <v>238</v>
       </c>
     </row>
     <row r="368" spans="1:11">
       <c r="A368">
         <v>367</v>
       </c>
       <c r="B368" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C368" t="s">
-        <v>91</v>
+        <v>240</v>
       </c>
       <c r="D368">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E368">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368" t="s">
-        <v>269</v>
+        <v>238</v>
       </c>
     </row>
     <row r="369" spans="1:11">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C369" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D369">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E369">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369" t="s">
-        <v>269</v>
+        <v>237</v>
       </c>
     </row>
     <row r="370" spans="1:11">
       <c r="A370">
         <v>369</v>
       </c>
       <c r="B370" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C370" t="s">
-        <v>15</v>
+        <v>108</v>
       </c>
       <c r="D370">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E370">
         <v>15</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370" t="s">
-        <v>270</v>
+        <v>241</v>
       </c>
     </row>
     <row r="371" spans="1:11">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="C371" t="s">
-        <v>167</v>
+        <v>17</v>
       </c>
       <c r="D371">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E371">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371" t="s">
-        <v>271</v>
+        <v>242</v>
       </c>
     </row>
     <row r="372" spans="1:11">
       <c r="A372">
         <v>371</v>
       </c>
       <c r="B372" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C372" t="s">
-        <v>167</v>
+        <v>89</v>
       </c>
       <c r="D372">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="E372">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372" t="s">
-        <v>271</v>
+        <v>243</v>
       </c>
     </row>
     <row r="373" spans="1:11">
       <c r="A373">
         <v>372</v>
       </c>
       <c r="B373" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C373" t="s">
-        <v>192</v>
+        <v>16</v>
       </c>
       <c r="D373">
         <v>0</v>
       </c>
       <c r="E373">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373" t="s">
-        <v>233</v>
+        <v>244</v>
       </c>
     </row>
     <row r="374" spans="1:11">
       <c r="A374">
         <v>373</v>
       </c>
       <c r="B374" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C374" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D374">
         <v>0</v>
       </c>
       <c r="E374">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F374" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G374" t="s">
-        <v>272</v>
+        <v>244</v>
       </c>
     </row>
     <row r="375" spans="1:11">
       <c r="A375">
         <v>374</v>
       </c>
       <c r="B375" t="s">
         <v>15</v>
       </c>
       <c r="C375" t="s">
-        <v>114</v>
+        <v>16</v>
       </c>
       <c r="D375">
         <v>0</v>
       </c>
       <c r="E375">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F375" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G375" t="s">
-        <v>233</v>
+        <v>244</v>
       </c>
     </row>
     <row r="376" spans="1:11">
       <c r="A376">
         <v>375</v>
       </c>
       <c r="B376" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="C376" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="D376">
         <v>0</v>
       </c>
       <c r="E376">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F376" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G376" t="s">
-        <v>273</v>
+        <v>244</v>
       </c>
     </row>
     <row r="377" spans="1:11">
       <c r="A377">
         <v>376</v>
       </c>
       <c r="B377" t="s">
         <v>15</v>
       </c>
       <c r="C377" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D377">
         <v>0</v>
       </c>
       <c r="E377">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F377" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G377" t="s">
-        <v>269</v>
+        <v>244</v>
       </c>
     </row>
     <row r="378" spans="1:11">
       <c r="A378">
         <v>377</v>
       </c>
       <c r="B378" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C378" t="s">
-        <v>198</v>
+        <v>15</v>
       </c>
       <c r="D378">
         <v>0</v>
       </c>
       <c r="E378">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F378" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G378" t="s">
-        <v>272</v>
+        <v>245</v>
       </c>
     </row>
     <row r="379" spans="1:11">
       <c r="A379">
         <v>378</v>
       </c>
       <c r="B379" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C379" t="s">
-        <v>274</v>
+        <v>89</v>
       </c>
       <c r="D379">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E379">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F379" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G379" t="s">
-        <v>275</v>
+        <v>246</v>
       </c>
     </row>
     <row r="380" spans="1:11">
       <c r="A380">
         <v>379</v>
       </c>
       <c r="B380" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="C380" t="s">
-        <v>276</v>
+        <v>18</v>
       </c>
       <c r="D380">
         <v>0</v>
       </c>
       <c r="E380">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="F380" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G380" t="s">
-        <v>259</v>
+        <v>247</v>
       </c>
     </row>
     <row r="381" spans="1:11">
       <c r="A381">
         <v>380</v>
       </c>
       <c r="B381" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C381" t="s">
-        <v>276</v>
+        <v>101</v>
       </c>
       <c r="D381">
         <v>0</v>
       </c>
       <c r="E381">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F381" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G381" t="s">
-        <v>277</v>
+        <v>44</v>
       </c>
     </row>
     <row r="382" spans="1:11">
       <c r="A382">
         <v>381</v>
       </c>
       <c r="B382" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C382" t="s">
-        <v>276</v>
+        <v>89</v>
       </c>
       <c r="D382">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E382">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F382" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G382" t="s">
-        <v>277</v>
+        <v>248</v>
       </c>
     </row>
     <row r="383" spans="1:11">
       <c r="A383">
         <v>382</v>
       </c>
       <c r="B383" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="C383" t="s">
-        <v>276</v>
+        <v>150</v>
       </c>
       <c r="D383">
         <v>0</v>
       </c>
       <c r="E383">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F383" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G383" t="s">
-        <v>277</v>
+        <v>245</v>
       </c>
     </row>
     <row r="384" spans="1:11">
       <c r="A384">
         <v>383</v>
       </c>
       <c r="B384" t="s">
-        <v>127</v>
+        <v>32</v>
       </c>
       <c r="C384" t="s">
-        <v>218</v>
+        <v>32</v>
       </c>
       <c r="D384">
         <v>0</v>
       </c>
       <c r="E384">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="F384" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G384" t="s">
-        <v>278</v>
+        <v>245</v>
       </c>
     </row>
     <row r="385" spans="1:11">
       <c r="A385">
         <v>384</v>
       </c>
       <c r="B385" t="s">
-        <v>15</v>
+        <v>147</v>
       </c>
       <c r="C385" t="s">
-        <v>15</v>
+        <v>249</v>
       </c>
       <c r="D385">
         <v>0</v>
       </c>
       <c r="E385">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385" t="s">
-        <v>278</v>
+        <v>250</v>
       </c>
     </row>
     <row r="386" spans="1:11">
       <c r="A386">
         <v>385</v>
       </c>
       <c r="B386" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C386" t="s">
-        <v>15</v>
+        <v>251</v>
       </c>
       <c r="D386">
         <v>0</v>
       </c>
       <c r="E386">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386" t="s">
-        <v>279</v>
+        <v>252</v>
       </c>
     </row>
     <row r="387" spans="1:11">
       <c r="A387">
         <v>386</v>
       </c>
       <c r="B387" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C387" t="s">
-        <v>118</v>
+        <v>18</v>
       </c>
       <c r="D387">
         <v>0</v>
       </c>
       <c r="E387">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F387" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G387" t="s">
-        <v>279</v>
+        <v>248</v>
       </c>
     </row>
     <row r="388" spans="1:11">
       <c r="A388">
         <v>387</v>
       </c>
       <c r="B388" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C388" t="s">
-        <v>192</v>
+        <v>95</v>
       </c>
       <c r="D388">
         <v>0</v>
       </c>
       <c r="E388">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F388" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G388" t="s">
-        <v>272</v>
+        <v>253</v>
       </c>
     </row>
     <row r="389" spans="1:11">
       <c r="A389">
         <v>388</v>
       </c>
       <c r="B389" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C389" t="s">
-        <v>145</v>
+        <v>30</v>
       </c>
       <c r="D389">
         <v>0</v>
       </c>
       <c r="E389">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
       <c r="G389" t="s">
-        <v>280</v>
+        <v>241</v>
       </c>
     </row>
     <row r="390" spans="1:11">
       <c r="A390">
         <v>389</v>
       </c>
       <c r="B390" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C390" t="s">
-        <v>145</v>
+        <v>254</v>
       </c>
       <c r="D390">
         <v>0</v>
       </c>
       <c r="E390">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="F390" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G390" t="s">
-        <v>280</v>
+        <v>255</v>
       </c>
     </row>
     <row r="391" spans="1:11">
       <c r="A391">
         <v>390</v>
       </c>
       <c r="B391" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C391" t="s">
-        <v>79</v>
+        <v>14</v>
       </c>
       <c r="D391">
         <v>0</v>
       </c>
       <c r="E391">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F391" t="s">
         <v>8</v>
       </c>
       <c r="G391" t="s">
-        <v>281</v>
+        <v>238</v>
       </c>
     </row>
     <row r="392" spans="1:11">
       <c r="A392">
         <v>391</v>
       </c>
       <c r="B392" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C392" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D392">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E392">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F392" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G392" t="s">
-        <v>281</v>
+        <v>256</v>
       </c>
     </row>
     <row r="393" spans="1:11">
       <c r="A393">
         <v>392</v>
       </c>
       <c r="B393" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C393" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="D393">
         <v>0</v>
       </c>
       <c r="E393">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F393" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G393" t="s">
-        <v>282</v>
+        <v>241</v>
       </c>
     </row>
     <row r="394" spans="1:11">
       <c r="A394">
         <v>393</v>
       </c>
       <c r="B394" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C394" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="D394">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E394">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F394" t="s">
         <v>8</v>
       </c>
       <c r="G394" t="s">
-        <v>187</v>
+        <v>257</v>
       </c>
     </row>
     <row r="395" spans="1:11">
       <c r="A395">
         <v>394</v>
       </c>
       <c r="B395" t="s">
         <v>15</v>
       </c>
       <c r="C395" t="s">
-        <v>283</v>
+        <v>15</v>
       </c>
       <c r="D395">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E395">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F395" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G395" t="s">
-        <v>280</v>
+        <v>229</v>
       </c>
     </row>
     <row r="396" spans="1:11">
       <c r="A396">
         <v>395</v>
       </c>
       <c r="B396" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C396" t="s">
-        <v>15</v>
+        <v>108</v>
       </c>
       <c r="D396">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="E396">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F396" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G396" t="s">
-        <v>284</v>
+        <v>255</v>
       </c>
     </row>
     <row r="397" spans="1:11">
       <c r="A397">
         <v>396</v>
       </c>
       <c r="B397" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C397" t="s">
-        <v>285</v>
+        <v>108</v>
       </c>
       <c r="D397">
         <v>0</v>
       </c>
       <c r="E397">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F397" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G397" t="s">
-        <v>286</v>
+        <v>255</v>
       </c>
     </row>
     <row r="398" spans="1:11">
       <c r="A398">
         <v>397</v>
       </c>
       <c r="B398" t="s">
-        <v>86</v>
+        <v>42</v>
       </c>
       <c r="C398" t="s">
-        <v>87</v>
+        <v>258</v>
       </c>
       <c r="D398">
         <v>0</v>
       </c>
       <c r="E398">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F398" t="s">
         <v>8</v>
       </c>
       <c r="G398" t="s">
-        <v>287</v>
+        <v>259</v>
       </c>
     </row>
     <row r="399" spans="1:11">
       <c r="A399">
         <v>398</v>
       </c>
       <c r="B399" t="s">
-        <v>86</v>
+        <v>142</v>
       </c>
       <c r="C399" t="s">
-        <v>87</v>
+        <v>181</v>
       </c>
       <c r="D399">
         <v>0</v>
       </c>
       <c r="E399">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F399" t="s">
         <v>8</v>
       </c>
       <c r="G399" t="s">
-        <v>287</v>
+        <v>257</v>
       </c>
     </row>
     <row r="400" spans="1:11">
       <c r="A400">
         <v>399</v>
       </c>
       <c r="B400" t="s">
-        <v>15</v>
+        <v>142</v>
       </c>
       <c r="C400" t="s">
-        <v>15</v>
+        <v>181</v>
       </c>
       <c r="D400">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E400">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F400" t="s">
         <v>8</v>
       </c>
       <c r="G400" t="s">
-        <v>286</v>
+        <v>257</v>
       </c>
     </row>
     <row r="401" spans="1:11">
       <c r="A401">
         <v>400</v>
       </c>
       <c r="B401" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="C401" t="s">
-        <v>122</v>
+        <v>64</v>
       </c>
       <c r="D401">
         <v>0</v>
       </c>
       <c r="E401">
         <v>0</v>
       </c>
       <c r="F401" t="s">
         <v>8</v>
       </c>
       <c r="G401" t="s">
-        <v>239</v>
+        <v>259</v>
       </c>
     </row>
     <row r="402" spans="1:11">
       <c r="A402">
         <v>401</v>
       </c>
       <c r="B402" t="s">
-        <v>75</v>
+        <v>53</v>
       </c>
       <c r="C402" t="s">
-        <v>75</v>
+        <v>54</v>
       </c>
       <c r="D402">
         <v>0</v>
       </c>
       <c r="E402">
         <v>0</v>
       </c>
       <c r="F402" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G402" t="s">
-        <v>288</v>
+        <v>260</v>
       </c>
     </row>
     <row r="403" spans="1:11">
       <c r="A403">
         <v>402</v>
       </c>
       <c r="B403" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="C403" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="D403">
         <v>0</v>
       </c>
       <c r="E403">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F403" t="s">
         <v>8</v>
       </c>
       <c r="G403" t="s">
-        <v>239</v>
+        <v>230</v>
       </c>
     </row>
     <row r="404" spans="1:11">
       <c r="A404">
         <v>403</v>
       </c>
       <c r="B404" t="s">
         <v>15</v>
       </c>
       <c r="C404" t="s">
-        <v>118</v>
+        <v>15</v>
       </c>
       <c r="D404">
         <v>0</v>
       </c>
       <c r="E404">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F404" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G404" t="s">
-        <v>286</v>
+        <v>261</v>
       </c>
     </row>
     <row r="405" spans="1:11">
       <c r="A405">
         <v>404</v>
       </c>
       <c r="B405" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C405" t="s">
-        <v>117</v>
+        <v>15</v>
       </c>
       <c r="D405">
         <v>0</v>
       </c>
       <c r="E405">
         <v>0</v>
       </c>
       <c r="F405" t="s">
         <v>8</v>
       </c>
       <c r="G405" t="s">
-        <v>289</v>
+        <v>261</v>
       </c>
     </row>
     <row r="406" spans="1:11">
       <c r="A406">
         <v>405</v>
       </c>
       <c r="B406" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="C406" t="s">
-        <v>128</v>
+        <v>101</v>
       </c>
       <c r="D406">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="E406">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="F406" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G406" t="s">
-        <v>289</v>
+        <v>262</v>
       </c>
     </row>
     <row r="407" spans="1:11">
       <c r="A407">
         <v>406</v>
       </c>
       <c r="B407" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="C407" t="s">
-        <v>37</v>
+        <v>192</v>
       </c>
       <c r="D407">
         <v>0</v>
       </c>
       <c r="E407">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F407" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G407" t="s">
-        <v>289</v>
+        <v>262</v>
       </c>
     </row>
     <row r="408" spans="1:11">
       <c r="A408">
         <v>407</v>
       </c>
       <c r="B408" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="C408" t="s">
-        <v>18</v>
+        <v>263</v>
       </c>
       <c r="D408">
         <v>0</v>
       </c>
       <c r="E408">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F408" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G408" t="s">
-        <v>290</v>
+        <v>264</v>
       </c>
     </row>
     <row r="409" spans="1:11">
       <c r="A409">
         <v>408</v>
       </c>
       <c r="B409" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="C409" t="s">
-        <v>218</v>
+        <v>15</v>
       </c>
       <c r="D409">
         <v>0</v>
       </c>
       <c r="E409">
         <v>14</v>
       </c>
       <c r="F409" t="s">
         <v>8</v>
       </c>
       <c r="G409" t="s">
-        <v>288</v>
+        <v>265</v>
       </c>
     </row>
     <row r="410" spans="1:11">
       <c r="A410">
         <v>409</v>
       </c>
       <c r="B410" t="s">
-        <v>127</v>
+        <v>19</v>
       </c>
       <c r="C410" t="s">
-        <v>137</v>
+        <v>81</v>
       </c>
       <c r="D410">
         <v>0</v>
       </c>
       <c r="E410">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F410" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G410" t="s">
-        <v>291</v>
+        <v>265</v>
       </c>
     </row>
     <row r="411" spans="1:11">
       <c r="A411">
         <v>410</v>
       </c>
       <c r="B411" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="C411" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="D411">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E411">
         <v>15</v>
       </c>
       <c r="F411" t="s">
         <v>8</v>
       </c>
       <c r="G411" t="s">
-        <v>292</v>
+        <v>229</v>
       </c>
     </row>
     <row r="412" spans="1:11">
       <c r="A412">
         <v>411</v>
       </c>
       <c r="B412" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C412" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D412">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="E412">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F412" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G412" t="s">
-        <v>293</v>
+        <v>266</v>
       </c>
     </row>
     <row r="413" spans="1:11">
       <c r="A413">
         <v>412</v>
       </c>
       <c r="B413" t="s">
         <v>15</v>
       </c>
       <c r="C413" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="D413">
         <v>0</v>
       </c>
       <c r="E413">
         <v>0</v>
       </c>
       <c r="F413" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G413" t="s">
-        <v>293</v>
+        <v>267</v>
       </c>
     </row>
     <row r="414" spans="1:11">
       <c r="A414">
         <v>413</v>
       </c>
       <c r="B414" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C414" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="D414">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E414">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F414" t="s">
         <v>8</v>
       </c>
       <c r="G414" t="s">
-        <v>290</v>
+        <v>267</v>
       </c>
     </row>
     <row r="415" spans="1:11">
       <c r="A415">
         <v>414</v>
       </c>
       <c r="B415" t="s">
-        <v>52</v>
+        <v>29</v>
       </c>
       <c r="C415" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D415">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="E415">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F415" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G415" t="s">
-        <v>275</v>
+        <v>241</v>
       </c>
     </row>
     <row r="416" spans="1:11">
       <c r="A416">
         <v>415</v>
       </c>
       <c r="B416" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C416" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="D416">
         <v>0</v>
       </c>
       <c r="E416">
         <v>16</v>
       </c>
       <c r="F416" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G416" t="s">
-        <v>288</v>
+        <v>268</v>
       </c>
     </row>
     <row r="417" spans="1:11">
       <c r="A417">
         <v>416</v>
       </c>
       <c r="B417" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C417" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="D417">
         <v>0</v>
       </c>
       <c r="E417">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="F417" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G417" t="s">
-        <v>294</v>
+        <v>268</v>
       </c>
     </row>
     <row r="418" spans="1:11">
       <c r="A418">
         <v>417</v>
       </c>
       <c r="B418" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="C418" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="D418">
         <v>0</v>
       </c>
       <c r="E418">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="F418" t="s">
         <v>8</v>
       </c>
       <c r="G418" t="s">
-        <v>288</v>
+        <v>269</v>
       </c>
     </row>
     <row r="419" spans="1:11">
       <c r="A419">
         <v>418</v>
       </c>
       <c r="B419" t="s">
         <v>15</v>
       </c>
       <c r="C419" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="D419">
         <v>0</v>
       </c>
       <c r="E419">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F419" t="s">
         <v>8</v>
       </c>
       <c r="G419" t="s">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="420" spans="1:11">
       <c r="A420">
         <v>419</v>
       </c>
       <c r="B420" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C420" t="s">
-        <v>295</v>
+        <v>15</v>
       </c>
       <c r="D420">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E420">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="F420" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G420" t="s">
-        <v>253</v>
+        <v>271</v>
       </c>
     </row>
     <row r="421" spans="1:11">
       <c r="A421">
         <v>420</v>
       </c>
       <c r="B421" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C421" t="s">
-        <v>91</v>
+        <v>17</v>
       </c>
       <c r="D421">
         <v>0</v>
       </c>
       <c r="E421">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="F421" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G421" t="s">
-        <v>296</v>
+        <v>269</v>
       </c>
     </row>
     <row r="422" spans="1:11">
       <c r="A422">
         <v>421</v>
       </c>
       <c r="B422" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="C422" t="s">
-        <v>167</v>
+        <v>272</v>
       </c>
       <c r="D422">
         <v>0</v>
       </c>
       <c r="E422">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="F422" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G422" t="s">
-        <v>289</v>
+        <v>271</v>
       </c>
     </row>
     <row r="423" spans="1:11">
       <c r="A423">
         <v>422</v>
       </c>
       <c r="B423" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="C423" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="D423">
         <v>0</v>
       </c>
       <c r="E423">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="F423" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G423" t="s">
-        <v>297</v>
+        <v>271</v>
       </c>
     </row>
     <row r="424" spans="1:11">
       <c r="A424">
         <v>423</v>
       </c>
       <c r="B424" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="C424" t="s">
-        <v>52</v>
+        <v>273</v>
       </c>
       <c r="D424">
         <v>0</v>
       </c>
       <c r="E424">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F424" t="s">
         <v>8</v>
       </c>
       <c r="G424" t="s">
-        <v>297</v>
+        <v>269</v>
       </c>
     </row>
     <row r="425" spans="1:11">
       <c r="A425">
         <v>424</v>
       </c>
       <c r="B425" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="C425" t="s">
-        <v>230</v>
+        <v>17</v>
       </c>
       <c r="D425">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E425">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="F425" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G425" t="s">
-        <v>298</v>
+        <v>274</v>
       </c>
     </row>
     <row r="426" spans="1:11">
       <c r="A426">
         <v>425</v>
       </c>
       <c r="B426" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="C426" t="s">
-        <v>69</v>
+        <v>275</v>
       </c>
       <c r="D426">
         <v>0</v>
       </c>
       <c r="E426">
         <v>17</v>
       </c>
       <c r="F426" t="s">
         <v>8</v>
       </c>
       <c r="G426" t="s">
-        <v>297</v>
+        <v>261</v>
       </c>
     </row>
     <row r="427" spans="1:11">
       <c r="A427">
         <v>426</v>
       </c>
       <c r="B427" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="C427" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="D427">
         <v>0</v>
       </c>
       <c r="E427">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F427" t="s">
         <v>8</v>
       </c>
       <c r="G427" t="s">
-        <v>299</v>
+        <v>270</v>
       </c>
     </row>
     <row r="428" spans="1:11">
       <c r="A428">
         <v>427</v>
       </c>
       <c r="B428" t="s">
-        <v>86</v>
+        <v>15</v>
       </c>
       <c r="C428" t="s">
-        <v>217</v>
+        <v>89</v>
       </c>
       <c r="D428">
         <v>0</v>
       </c>
       <c r="E428">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="F428" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G428" t="s">
-        <v>299</v>
+        <v>276</v>
       </c>
     </row>
     <row r="429" spans="1:11">
       <c r="A429">
         <v>428</v>
       </c>
       <c r="B429" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C429" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D429">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E429">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F429" t="s">
         <v>8</v>
       </c>
       <c r="G429" t="s">
-        <v>300</v>
+        <v>277</v>
       </c>
     </row>
     <row r="430" spans="1:11">
       <c r="A430">
         <v>429</v>
       </c>
       <c r="B430" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C430" t="s">
-        <v>10</v>
+        <v>101</v>
       </c>
       <c r="D430">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E430">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F430" t="s">
         <v>8</v>
       </c>
       <c r="G430" t="s">
-        <v>301</v>
+        <v>276</v>
       </c>
     </row>
     <row r="431" spans="1:11">
       <c r="A431">
         <v>430</v>
       </c>
       <c r="B431" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C431" t="s">
-        <v>302</v>
+        <v>19</v>
       </c>
       <c r="D431">
         <v>0</v>
       </c>
       <c r="E431">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F431" t="s">
         <v>8</v>
       </c>
       <c r="G431" t="s">
-        <v>301</v>
+        <v>278</v>
       </c>
     </row>
     <row r="432" spans="1:11">
       <c r="A432">
         <v>431</v>
       </c>
       <c r="B432" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C432" t="s">
-        <v>15</v>
+        <v>108</v>
       </c>
       <c r="D432">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E432">
         <v>17</v>
       </c>
       <c r="F432" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G432" t="s">
-        <v>301</v>
+        <v>276</v>
       </c>
     </row>
     <row r="433" spans="1:11">
       <c r="A433">
         <v>432</v>
       </c>
       <c r="B433" t="s">
-        <v>127</v>
+        <v>49</v>
       </c>
       <c r="C433" t="s">
-        <v>137</v>
+        <v>201</v>
       </c>
       <c r="D433">
         <v>0</v>
       </c>
       <c r="E433">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F433" t="s">
         <v>8</v>
       </c>
       <c r="G433" t="s">
-        <v>297</v>
+        <v>279</v>
       </c>
     </row>
     <row r="434" spans="1:11">
       <c r="A434">
         <v>433</v>
       </c>
       <c r="B434" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="C434" t="s">
-        <v>137</v>
+        <v>14</v>
       </c>
       <c r="D434">
         <v>0</v>
       </c>
       <c r="E434">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F434" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G434" t="s">
-        <v>297</v>
+        <v>279</v>
       </c>
     </row>
     <row r="435" spans="1:11">
       <c r="A435">
         <v>434</v>
       </c>
       <c r="B435" t="s">
         <v>15</v>
       </c>
       <c r="C435" t="s">
-        <v>118</v>
+        <v>15</v>
       </c>
       <c r="D435">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E435">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F435" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G435" t="s">
-        <v>303</v>
+        <v>277</v>
       </c>
     </row>
     <row r="436" spans="1:11">
       <c r="A436">
         <v>435</v>
       </c>
       <c r="B436" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C436" t="s">
-        <v>118</v>
+        <v>18</v>
       </c>
       <c r="D436">
         <v>0</v>
       </c>
       <c r="E436">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F436" t="s">
         <v>8</v>
       </c>
       <c r="G436" t="s">
-        <v>248</v>
+        <v>276</v>
       </c>
     </row>
     <row r="437" spans="1:11">
       <c r="A437">
         <v>436</v>
       </c>
       <c r="B437" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="C437" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="D437">
         <v>0</v>
       </c>
       <c r="E437">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F437" t="s">
         <v>8</v>
       </c>
       <c r="G437" t="s">
-        <v>297</v>
+        <v>276</v>
       </c>
     </row>
     <row r="438" spans="1:11">
       <c r="A438">
         <v>437</v>
       </c>
       <c r="B438" t="s">
         <v>15</v>
       </c>
       <c r="C438" t="s">
-        <v>15</v>
+        <v>101</v>
       </c>
       <c r="D438">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="E438">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F438" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G438" t="s">
-        <v>304</v>
+        <v>277</v>
       </c>
     </row>
     <row r="439" spans="1:11">
       <c r="A439">
         <v>438</v>
       </c>
       <c r="B439" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="C439" t="s">
-        <v>31</v>
+        <v>196</v>
       </c>
       <c r="D439">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E439">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F439" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G439" t="s">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="440" spans="1:11">
       <c r="A440">
         <v>439</v>
       </c>
       <c r="B440" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C440" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="D440">
         <v>0</v>
       </c>
       <c r="E440">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F440" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G440" t="s">
-        <v>305</v>
+        <v>280</v>
       </c>
     </row>
     <row r="441" spans="1:11">
       <c r="A441">
         <v>440</v>
       </c>
       <c r="B441" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C441" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D441">
         <v>0</v>
       </c>
       <c r="E441">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="F441" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G441" t="s">
-        <v>305</v>
+        <v>266</v>
       </c>
     </row>
     <row r="442" spans="1:11">
       <c r="A442">
         <v>441</v>
       </c>
       <c r="B442" t="s">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="C442" t="s">
-        <v>25</v>
+        <v>263</v>
       </c>
       <c r="D442">
         <v>0</v>
       </c>
       <c r="E442">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F442" t="s">
         <v>8</v>
       </c>
       <c r="G442" t="s">
-        <v>306</v>
+        <v>280</v>
       </c>
     </row>
     <row r="443" spans="1:11">
       <c r="A443">
         <v>442</v>
       </c>
       <c r="B443" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C443" t="s">
-        <v>25</v>
+        <v>85</v>
       </c>
       <c r="D443">
         <v>0</v>
       </c>
       <c r="E443">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F443" t="s">
         <v>8</v>
       </c>
       <c r="G443" t="s">
-        <v>306</v>
+        <v>281</v>
       </c>
     </row>
     <row r="444" spans="1:11">
       <c r="A444">
         <v>443</v>
       </c>
       <c r="B444" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C444" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="D444">
         <v>0</v>
       </c>
       <c r="E444">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="F444" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G444" t="s">
-        <v>307</v>
+        <v>282</v>
       </c>
     </row>
     <row r="445" spans="1:11">
       <c r="A445">
         <v>444</v>
       </c>
       <c r="B445" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C445" t="s">
-        <v>15</v>
+        <v>196</v>
       </c>
       <c r="D445">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="E445">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F445" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G445" t="s">
-        <v>307</v>
+        <v>283</v>
       </c>
     </row>
     <row r="446" spans="1:11">
       <c r="A446">
         <v>445</v>
       </c>
       <c r="B446" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C446" t="s">
-        <v>28</v>
+        <v>56</v>
       </c>
       <c r="D446">
         <v>0</v>
       </c>
       <c r="E446">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F446" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G446" t="s">
-        <v>304</v>
+        <v>282</v>
       </c>
     </row>
     <row r="447" spans="1:11">
       <c r="A447">
         <v>446</v>
       </c>
       <c r="B447" t="s">
-        <v>127</v>
+        <v>17</v>
       </c>
       <c r="C447" t="s">
-        <v>244</v>
+        <v>196</v>
       </c>
       <c r="D447">
         <v>0</v>
       </c>
       <c r="E447">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F447" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G447" t="s">
-        <v>273</v>
+        <v>283</v>
       </c>
     </row>
     <row r="448" spans="1:11">
       <c r="A448">
         <v>447</v>
       </c>
       <c r="B448" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="C448" t="s">
-        <v>31</v>
+        <v>196</v>
       </c>
       <c r="D448">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E448">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="F448" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G448" t="s">
-        <v>26</v>
+        <v>283</v>
       </c>
     </row>
     <row r="449" spans="1:11">
       <c r="A449">
         <v>448</v>
       </c>
       <c r="B449" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="C449" t="s">
-        <v>117</v>
+        <v>284</v>
       </c>
       <c r="D449">
         <v>0</v>
       </c>
       <c r="E449">
         <v>14</v>
       </c>
       <c r="F449" t="s">
         <v>8</v>
       </c>
       <c r="G449" t="s">
-        <v>307</v>
+        <v>282</v>
       </c>
     </row>
     <row r="450" spans="1:11">
       <c r="A450">
         <v>449</v>
       </c>
       <c r="B450" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="C450" t="s">
-        <v>117</v>
+        <v>284</v>
       </c>
       <c r="D450">
         <v>0</v>
       </c>
       <c r="E450">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F450" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G450" t="s">
-        <v>307</v>
+        <v>282</v>
       </c>
     </row>
     <row r="451" spans="1:11">
       <c r="A451">
         <v>450</v>
       </c>
       <c r="B451" t="s">
-        <v>127</v>
+        <v>23</v>
       </c>
       <c r="C451" t="s">
-        <v>159</v>
+        <v>285</v>
       </c>
       <c r="D451">
         <v>0</v>
       </c>
       <c r="E451">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F451" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G451" t="s">
-        <v>308</v>
+        <v>281</v>
       </c>
     </row>
     <row r="452" spans="1:11">
       <c r="A452">
         <v>451</v>
       </c>
       <c r="B452" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C452" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="D452">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E452">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="F452" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G452" t="s">
-        <v>298</v>
+        <v>286</v>
       </c>
     </row>
     <row r="453" spans="1:11">
       <c r="A453">
         <v>452</v>
       </c>
       <c r="B453" t="s">
-        <v>309</v>
+        <v>79</v>
       </c>
       <c r="C453" t="s">
-        <v>309</v>
+        <v>287</v>
       </c>
       <c r="D453">
         <v>0</v>
       </c>
       <c r="E453">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F453" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G453" t="s">
-        <v>307</v>
+        <v>266</v>
       </c>
     </row>
     <row r="454" spans="1:11">
       <c r="A454">
         <v>453</v>
       </c>
       <c r="B454" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="C454" t="s">
-        <v>150</v>
+        <v>106</v>
       </c>
       <c r="D454">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E454">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="F454" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G454" t="s">
-        <v>310</v>
+        <v>78</v>
       </c>
     </row>
     <row r="455" spans="1:11">
       <c r="A455">
         <v>454</v>
       </c>
       <c r="B455" t="s">
-        <v>127</v>
+        <v>23</v>
       </c>
       <c r="C455" t="s">
-        <v>159</v>
+        <v>106</v>
       </c>
       <c r="D455">
         <v>0</v>
       </c>
       <c r="E455">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F455" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G455" t="s">
-        <v>308</v>
+        <v>78</v>
       </c>
     </row>
     <row r="456" spans="1:11">
       <c r="A456">
         <v>455</v>
       </c>
       <c r="B456" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="C456" t="s">
-        <v>311</v>
+        <v>106</v>
       </c>
       <c r="D456">
         <v>0</v>
       </c>
       <c r="E456">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="F456" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G456" t="s">
-        <v>312</v>
+        <v>288</v>
       </c>
     </row>
     <row r="457" spans="1:11">
       <c r="A457">
         <v>456</v>
       </c>
       <c r="B457" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C457" t="s">
-        <v>91</v>
+        <v>289</v>
       </c>
       <c r="D457">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E457">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F457" t="s">
         <v>8</v>
       </c>
       <c r="G457" t="s">
-        <v>304</v>
+        <v>290</v>
       </c>
     </row>
     <row r="458" spans="1:11">
       <c r="A458">
         <v>457</v>
       </c>
       <c r="B458" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C458" t="s">
-        <v>230</v>
+        <v>289</v>
       </c>
       <c r="D458">
         <v>0</v>
       </c>
       <c r="E458">
         <v>0</v>
       </c>
       <c r="F458" t="s">
         <v>8</v>
       </c>
       <c r="G458" t="s">
-        <v>313</v>
+        <v>290</v>
       </c>
     </row>
     <row r="459" spans="1:11">
       <c r="A459">
         <v>458</v>
       </c>
       <c r="B459" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C459" t="s">
-        <v>230</v>
+        <v>15</v>
       </c>
       <c r="D459">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="E459">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F459" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G459" t="s">
-        <v>313</v>
+        <v>291</v>
       </c>
     </row>
     <row r="460" spans="1:11">
       <c r="A460">
         <v>459</v>
       </c>
       <c r="B460" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="C460" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
       <c r="D460">
         <v>0</v>
       </c>
       <c r="E460">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F460" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G460" t="s">
-        <v>314</v>
+        <v>292</v>
       </c>
     </row>
     <row r="461" spans="1:11">
       <c r="A461">
         <v>460</v>
       </c>
       <c r="B461" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C461" t="s">
-        <v>15</v>
+        <v>222</v>
       </c>
       <c r="D461">
         <v>0</v>
       </c>
       <c r="E461">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F461" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G461" t="s">
-        <v>315</v>
+        <v>276</v>
       </c>
     </row>
     <row r="462" spans="1:11">
       <c r="A462">
         <v>461</v>
       </c>
       <c r="B462" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C462" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D462">
         <v>0</v>
       </c>
       <c r="E462">
         <v>15</v>
       </c>
       <c r="F462" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G462" t="s">
-        <v>314</v>
+        <v>292</v>
       </c>
     </row>
     <row r="463" spans="1:11">
       <c r="A463">
         <v>462</v>
       </c>
       <c r="B463" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C463" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D463">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="E463">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="F463" t="s">
         <v>8</v>
       </c>
       <c r="G463" t="s">
-        <v>316</v>
+        <v>292</v>
       </c>
     </row>
     <row r="464" spans="1:11">
       <c r="A464">
         <v>463</v>
       </c>
       <c r="B464" t="s">
         <v>15</v>
       </c>
       <c r="C464" t="s">
         <v>15</v>
       </c>
       <c r="D464">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E464">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F464" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G464" t="s">
-        <v>316</v>
+        <v>292</v>
       </c>
     </row>
     <row r="465" spans="1:11">
       <c r="A465">
         <v>464</v>
       </c>
       <c r="B465" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="C465" t="s">
-        <v>317</v>
+        <v>95</v>
       </c>
       <c r="D465">
         <v>0</v>
       </c>
       <c r="E465">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F465" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G465" t="s">
-        <v>318</v>
+        <v>266</v>
       </c>
     </row>
     <row r="466" spans="1:11">
       <c r="A466">
         <v>465</v>
       </c>
       <c r="B466" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C466" t="s">
-        <v>317</v>
+        <v>125</v>
       </c>
       <c r="D466">
         <v>0</v>
       </c>
       <c r="E466">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F466" t="s">
         <v>8</v>
       </c>
       <c r="G466" t="s">
-        <v>318</v>
+        <v>293</v>
       </c>
     </row>
     <row r="467" spans="1:11">
       <c r="A467">
         <v>466</v>
       </c>
       <c r="B467" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C467" t="s">
-        <v>79</v>
+        <v>95</v>
       </c>
       <c r="D467">
         <v>0</v>
       </c>
       <c r="E467">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F467" t="s">
         <v>8</v>
       </c>
       <c r="G467" t="s">
-        <v>316</v>
+        <v>266</v>
       </c>
     </row>
     <row r="468" spans="1:11">
       <c r="A468">
         <v>467</v>
       </c>
       <c r="B468" t="s">
-        <v>86</v>
+        <v>15</v>
       </c>
       <c r="C468" t="s">
-        <v>204</v>
+        <v>15</v>
       </c>
       <c r="D468">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E468">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F468" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G468" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="469" spans="1:11">
       <c r="A469">
         <v>468</v>
       </c>
       <c r="B469" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="C469" t="s">
-        <v>319</v>
+        <v>160</v>
       </c>
       <c r="D469">
         <v>0</v>
       </c>
       <c r="E469">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F469" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G469" t="s">
-        <v>320</v>
+        <v>295</v>
       </c>
     </row>
     <row r="470" spans="1:11">
       <c r="A470">
         <v>469</v>
       </c>
       <c r="B470" t="s">
-        <v>127</v>
+        <v>23</v>
       </c>
       <c r="C470" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D470">
         <v>0</v>
       </c>
       <c r="E470">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F470" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G470" t="s">
-        <v>321</v>
+        <v>296</v>
       </c>
     </row>
     <row r="471" spans="1:11">
       <c r="A471">
         <v>470</v>
       </c>
       <c r="B471" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C471" t="s">
-        <v>266</v>
+        <v>297</v>
       </c>
       <c r="D471">
         <v>0</v>
       </c>
       <c r="E471">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F471" t="s">
         <v>8</v>
       </c>
       <c r="G471" t="s">
-        <v>321</v>
+        <v>294</v>
       </c>
     </row>
     <row r="472" spans="1:11">
       <c r="A472">
         <v>471</v>
       </c>
       <c r="B472" t="s">
         <v>15</v>
       </c>
       <c r="C472" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="D472">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="E472">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F472" t="s">
         <v>8</v>
       </c>
       <c r="G472" t="s">
-        <v>322</v>
+        <v>298</v>
       </c>
     </row>
     <row r="473" spans="1:11">
       <c r="A473">
         <v>472</v>
       </c>
       <c r="B473" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C473" t="s">
-        <v>79</v>
+        <v>30</v>
       </c>
       <c r="D473">
         <v>0</v>
       </c>
       <c r="E473">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F473" t="s">
         <v>8</v>
       </c>
       <c r="G473" t="s">
-        <v>322</v>
+        <v>299</v>
       </c>
     </row>
     <row r="474" spans="1:11">
       <c r="A474">
         <v>473</v>
       </c>
       <c r="B474" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C474" t="s">
-        <v>118</v>
+        <v>19</v>
       </c>
       <c r="D474">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="E474">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F474" t="s">
         <v>8</v>
       </c>
       <c r="G474" t="s">
-        <v>213</v>
+        <v>300</v>
       </c>
     </row>
     <row r="475" spans="1:11">
       <c r="A475">
         <v>474</v>
       </c>
       <c r="B475" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C475" t="s">
-        <v>79</v>
+        <v>196</v>
       </c>
       <c r="D475">
         <v>0</v>
       </c>
       <c r="E475">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F475" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G475" t="s">
-        <v>322</v>
+        <v>301</v>
       </c>
     </row>
     <row r="476" spans="1:11">
       <c r="A476">
         <v>475</v>
       </c>
       <c r="B476" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="C476" t="s">
-        <v>79</v>
+        <v>103</v>
       </c>
       <c r="D476">
         <v>0</v>
       </c>
       <c r="E476">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F476" t="s">
         <v>8</v>
       </c>
       <c r="G476" t="s">
-        <v>322</v>
+        <v>302</v>
       </c>
     </row>
     <row r="477" spans="1:11">
       <c r="A477">
         <v>476</v>
       </c>
       <c r="B477" t="s">
         <v>15</v>
       </c>
       <c r="C477" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="D477">
         <v>0</v>
       </c>
       <c r="E477">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F477" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G477" t="s">
-        <v>322</v>
+        <v>303</v>
       </c>
     </row>
     <row r="478" spans="1:11">
       <c r="A478">
         <v>477</v>
       </c>
       <c r="B478" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="C478" t="s">
-        <v>323</v>
+        <v>85</v>
       </c>
       <c r="D478">
         <v>0</v>
       </c>
       <c r="E478">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F478" t="s">
         <v>8</v>
       </c>
       <c r="G478" t="s">
-        <v>320</v>
+        <v>304</v>
       </c>
     </row>
     <row r="479" spans="1:11">
       <c r="A479">
         <v>478</v>
       </c>
       <c r="B479" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="C479" t="s">
-        <v>150</v>
+        <v>114</v>
       </c>
       <c r="D479">
         <v>0</v>
       </c>
       <c r="E479">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F479" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G479" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
     </row>
     <row r="480" spans="1:11">
       <c r="A480">
         <v>479</v>
       </c>
       <c r="B480" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="C480" t="s">
-        <v>150</v>
+        <v>50</v>
       </c>
       <c r="D480">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E480">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F480" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G480" t="s">
-        <v>324</v>
+        <v>306</v>
       </c>
     </row>
     <row r="481" spans="1:11">
       <c r="A481">
         <v>480</v>
       </c>
       <c r="B481" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="C481" t="s">
-        <v>150</v>
+        <v>263</v>
       </c>
       <c r="D481">
         <v>0</v>
       </c>
       <c r="E481">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F481" t="s">
         <v>8</v>
       </c>
       <c r="G481" t="s">
-        <v>313</v>
+        <v>304</v>
       </c>
     </row>
     <row r="482" spans="1:11">
       <c r="A482">
         <v>481</v>
       </c>
       <c r="B482" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="C482" t="s">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="D482">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E482">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="F482" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G482" t="s">
-        <v>324</v>
+        <v>291</v>
       </c>
     </row>
     <row r="483" spans="1:11">
       <c r="A483">
         <v>482</v>
       </c>
       <c r="B483" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C483" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D483">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E483">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F483" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G483" t="s">
-        <v>324</v>
+        <v>307</v>
       </c>
     </row>
     <row r="484" spans="1:11">
       <c r="A484">
         <v>483</v>
       </c>
       <c r="B484" t="s">
         <v>15</v>
       </c>
       <c r="C484" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D484">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E484">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F484" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G484" t="s">
-        <v>324</v>
+        <v>308</v>
       </c>
     </row>
     <row r="485" spans="1:11">
       <c r="A485">
         <v>484</v>
       </c>
       <c r="B485" t="s">
         <v>15</v>
       </c>
       <c r="C485" t="s">
-        <v>15</v>
+        <v>112</v>
       </c>
       <c r="D485">
         <v>0</v>
       </c>
       <c r="E485">
         <v>15</v>
       </c>
       <c r="F485" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G485" t="s">
-        <v>324</v>
+        <v>304</v>
       </c>
     </row>
     <row r="486" spans="1:11">
       <c r="A486">
         <v>485</v>
       </c>
       <c r="B486" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="C486" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="D486">
         <v>0</v>
       </c>
       <c r="E486">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F486" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G486" t="s">
-        <v>270</v>
+        <v>304</v>
       </c>
     </row>
     <row r="487" spans="1:11">
       <c r="A487">
         <v>486</v>
       </c>
       <c r="B487" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C487" t="s">
-        <v>311</v>
+        <v>11</v>
       </c>
       <c r="D487">
         <v>0</v>
       </c>
       <c r="E487">
         <v>12</v>
       </c>
       <c r="F487" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G487" t="s">
-        <v>324</v>
+        <v>304</v>
       </c>
     </row>
     <row r="488" spans="1:11">
       <c r="A488">
         <v>487</v>
       </c>
       <c r="B488" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="C488" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="D488">
         <v>0</v>
       </c>
       <c r="E488">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="F488" t="s">
         <v>8</v>
       </c>
       <c r="G488" t="s">
-        <v>325</v>
+        <v>300</v>
       </c>
     </row>
     <row r="489" spans="1:11">
       <c r="A489">
         <v>488</v>
       </c>
       <c r="B489" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C489" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D489">
         <v>0</v>
       </c>
       <c r="E489">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F489" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G489" t="s">
-        <v>326</v>
+        <v>309</v>
       </c>
     </row>
     <row r="490" spans="1:11">
       <c r="A490">
         <v>489</v>
       </c>
       <c r="B490" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C490" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D490">
         <v>0</v>
       </c>
       <c r="E490">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F490" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G490" t="s">
-        <v>327</v>
+        <v>309</v>
       </c>
     </row>
     <row r="491" spans="1:11">
       <c r="A491">
         <v>490</v>
       </c>
       <c r="B491" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="C491" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="D491">
         <v>0</v>
       </c>
       <c r="E491">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F491" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G491" t="s">
-        <v>326</v>
+        <v>307</v>
       </c>
     </row>
     <row r="492" spans="1:11">
       <c r="A492">
         <v>491</v>
       </c>
       <c r="B492" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="C492" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="D492">
         <v>0</v>
       </c>
       <c r="E492">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="F492" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G492" t="s">
-        <v>326</v>
+        <v>310</v>
       </c>
     </row>
     <row r="493" spans="1:11">
       <c r="A493">
         <v>492</v>
       </c>
       <c r="B493" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C493" t="s">
-        <v>15</v>
+        <v>311</v>
       </c>
       <c r="D493">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E493">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F493" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G493" t="s">
-        <v>328</v>
+        <v>312</v>
       </c>
     </row>
     <row r="494" spans="1:11">
       <c r="A494">
         <v>493</v>
       </c>
       <c r="B494" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="C494" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="D494">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E494">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F494" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G494" t="s">
-        <v>329</v>
+        <v>308</v>
       </c>
     </row>
     <row r="495" spans="1:11">
       <c r="A495">
         <v>494</v>
       </c>
       <c r="B495" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C495" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D495">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="E495">
         <v>17</v>
       </c>
       <c r="F495" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G495" t="s">
-        <v>330</v>
+        <v>313</v>
       </c>
     </row>
     <row r="496" spans="1:11">
       <c r="A496">
         <v>495</v>
       </c>
       <c r="B496" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="C496" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="D496">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E496">
         <v>15</v>
       </c>
       <c r="F496" t="s">
         <v>8</v>
       </c>
       <c r="G496" t="s">
-        <v>331</v>
+        <v>314</v>
       </c>
     </row>
     <row r="497" spans="1:11">
       <c r="A497">
         <v>496</v>
       </c>
       <c r="B497" t="s">
         <v>15</v>
       </c>
       <c r="C497" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="D497">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="E497">
         <v>15</v>
       </c>
       <c r="F497" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G497" t="s">
-        <v>332</v>
+        <v>315</v>
       </c>
     </row>
     <row r="498" spans="1:11">
       <c r="A498">
         <v>497</v>
       </c>
       <c r="B498" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="C498" t="s">
-        <v>117</v>
+        <v>18</v>
       </c>
       <c r="D498">
         <v>0</v>
       </c>
       <c r="E498">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F498" t="s">
         <v>8</v>
       </c>
       <c r="G498" t="s">
-        <v>331</v>
+        <v>316</v>
       </c>
     </row>
     <row r="499" spans="1:11">
       <c r="A499">
         <v>498</v>
       </c>
       <c r="B499" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C499" t="s">
-        <v>15</v>
+        <v>317</v>
       </c>
       <c r="D499">
         <v>0</v>
       </c>
       <c r="E499">
         <v>15</v>
       </c>
       <c r="F499" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G499" t="s">
-        <v>333</v>
+        <v>313</v>
       </c>
     </row>
     <row r="500" spans="1:11">
       <c r="A500">
         <v>499</v>
       </c>
       <c r="B500" t="s">
         <v>15</v>
       </c>
       <c r="C500" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="D500">
         <v>0</v>
       </c>
       <c r="E500">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="F500" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G500" t="s">
-        <v>333</v>
+        <v>318</v>
       </c>
     </row>
     <row r="501" spans="1:11">
       <c r="A501">
         <v>500</v>
       </c>
       <c r="B501" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="C501" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D501">
         <v>0</v>
       </c>
       <c r="E501">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F501" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G501" t="s">
-        <v>333</v>
+        <v>318</v>
       </c>
     </row>
     <row r="502" spans="1:11">
       <c r="A502">
         <v>501</v>
       </c>
       <c r="B502" t="s">
         <v>15</v>
       </c>
       <c r="C502" t="s">
-        <v>15</v>
+        <v>101</v>
       </c>
       <c r="D502">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="E502">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F502" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G502" t="s">
-        <v>333</v>
+        <v>319</v>
       </c>
     </row>
     <row r="503" spans="1:11">
       <c r="A503">
         <v>502</v>
       </c>
       <c r="B503" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C503" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D503">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E503">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="F503" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G503" t="s">
-        <v>334</v>
+        <v>316</v>
       </c>
     </row>
     <row r="504" spans="1:11">
       <c r="A504">
         <v>503</v>
       </c>
       <c r="B504" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C504" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D504">
         <v>0</v>
       </c>
       <c r="E504">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F504" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G504" t="s">
-        <v>334</v>
+        <v>316</v>
       </c>
     </row>
     <row r="505" spans="1:11">
       <c r="A505">
         <v>504</v>
       </c>
       <c r="B505" t="s">
-        <v>86</v>
+        <v>15</v>
       </c>
       <c r="C505" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D505">
         <v>0</v>
       </c>
       <c r="E505">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F505" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G505" t="s">
-        <v>335</v>
+        <v>214</v>
       </c>
     </row>
     <row r="506" spans="1:11">
       <c r="A506">
         <v>505</v>
       </c>
       <c r="B506" t="s">
-        <v>86</v>
+        <v>15</v>
       </c>
       <c r="C506" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D506">
         <v>0</v>
       </c>
       <c r="E506">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="F506" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G506" t="s">
-        <v>335</v>
+        <v>214</v>
       </c>
     </row>
     <row r="507" spans="1:11">
       <c r="A507">
         <v>506</v>
       </c>
       <c r="B507" t="s">
-        <v>86</v>
+        <v>15</v>
       </c>
       <c r="C507" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D507">
         <v>0</v>
       </c>
       <c r="E507">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="F507" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G507" t="s">
-        <v>335</v>
+        <v>214</v>
       </c>
     </row>
     <row r="508" spans="1:11">
       <c r="A508">
         <v>507</v>
       </c>
       <c r="B508" t="s">
         <v>15</v>
       </c>
       <c r="C508" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="D508">
         <v>0</v>
       </c>
       <c r="E508">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F508" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G508" t="s">
-        <v>331</v>
+        <v>320</v>
       </c>
     </row>
     <row r="509" spans="1:11">
       <c r="A509">
         <v>508</v>
       </c>
       <c r="B509" t="s">
-        <v>86</v>
+        <v>17</v>
       </c>
       <c r="C509" t="s">
-        <v>87</v>
+        <v>18</v>
       </c>
       <c r="D509">
         <v>0</v>
       </c>
       <c r="E509">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="F509" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G509" t="s">
-        <v>335</v>
+        <v>315</v>
       </c>
     </row>
     <row r="510" spans="1:11">
       <c r="A510">
         <v>509</v>
       </c>
       <c r="B510" t="s">
-        <v>86</v>
+        <v>15</v>
       </c>
       <c r="C510" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D510">
         <v>0</v>
       </c>
       <c r="E510">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F510" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G510" t="s">
-        <v>335</v>
+        <v>314</v>
       </c>
     </row>
     <row r="511" spans="1:11">
       <c r="A511">
         <v>510</v>
       </c>
       <c r="B511" t="s">
-        <v>86</v>
+        <v>15</v>
       </c>
       <c r="C511" t="s">
-        <v>87</v>
+        <v>167</v>
       </c>
       <c r="D511">
         <v>0</v>
       </c>
       <c r="E511">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F511" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G511" t="s">
-        <v>335</v>
+        <v>320</v>
       </c>
     </row>
     <row r="512" spans="1:11">
       <c r="A512">
         <v>511</v>
       </c>
       <c r="B512" t="s">
-        <v>86</v>
+        <v>10</v>
       </c>
       <c r="C512" t="s">
-        <v>87</v>
+        <v>321</v>
       </c>
       <c r="D512">
         <v>0</v>
       </c>
       <c r="E512">
         <v>0</v>
       </c>
       <c r="F512" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G512" t="s">
-        <v>335</v>
+        <v>242</v>
       </c>
     </row>
     <row r="513" spans="1:11">
       <c r="A513">
         <v>512</v>
       </c>
       <c r="B513" t="s">
-        <v>124</v>
+        <v>29</v>
       </c>
       <c r="C513" t="s">
-        <v>336</v>
+        <v>90</v>
       </c>
       <c r="D513">
         <v>0</v>
       </c>
       <c r="E513">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="F513" t="s">
         <v>8</v>
       </c>
       <c r="G513" t="s">
-        <v>328</v>
+        <v>316</v>
       </c>
     </row>
     <row r="514" spans="1:11">
       <c r="A514">
         <v>513</v>
       </c>
       <c r="B514" t="s">
-        <v>86</v>
+        <v>29</v>
       </c>
       <c r="C514" t="s">
-        <v>149</v>
+        <v>90</v>
       </c>
       <c r="D514">
         <v>0</v>
       </c>
       <c r="E514">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="F514" t="s">
         <v>8</v>
       </c>
       <c r="G514" t="s">
-        <v>337</v>
+        <v>242</v>
       </c>
     </row>
     <row r="515" spans="1:11">
       <c r="A515">
         <v>514</v>
       </c>
       <c r="B515" t="s">
         <v>15</v>
       </c>
       <c r="C515" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="D515">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="E515">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F515" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G515" t="s">
-        <v>338</v>
+        <v>322</v>
       </c>
     </row>
     <row r="516" spans="1:11">
       <c r="A516">
         <v>515</v>
       </c>
       <c r="B516" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C516" t="s">
-        <v>117</v>
+        <v>101</v>
       </c>
       <c r="D516">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E516">
         <v>0</v>
       </c>
       <c r="F516" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G516" t="s">
-        <v>338</v>
+        <v>323</v>
       </c>
     </row>
     <row r="517" spans="1:11">
       <c r="A517">
         <v>516</v>
       </c>
       <c r="B517" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="C517" t="s">
-        <v>103</v>
+        <v>168</v>
       </c>
       <c r="D517">
         <v>0</v>
       </c>
       <c r="E517">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="F517" t="s">
         <v>8</v>
       </c>
       <c r="G517" t="s">
-        <v>338</v>
+        <v>324</v>
       </c>
     </row>
     <row r="518" spans="1:11">
       <c r="A518">
         <v>517</v>
       </c>
       <c r="B518" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="C518" t="s">
-        <v>10</v>
+        <v>168</v>
       </c>
       <c r="D518">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E518">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="F518" t="s">
         <v>8</v>
       </c>
       <c r="G518" t="s">
-        <v>339</v>
+        <v>324</v>
       </c>
     </row>
     <row r="519" spans="1:11">
       <c r="A519">
         <v>518</v>
       </c>
       <c r="B519" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="C519" t="s">
-        <v>79</v>
+        <v>55</v>
       </c>
       <c r="D519">
         <v>0</v>
       </c>
       <c r="E519">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F519" t="s">
         <v>8</v>
       </c>
       <c r="G519" t="s">
-        <v>340</v>
+        <v>325</v>
       </c>
     </row>
     <row r="520" spans="1:11">
       <c r="A520">
         <v>519</v>
       </c>
       <c r="B520" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C520" t="s">
-        <v>117</v>
+        <v>192</v>
       </c>
       <c r="D520">
         <v>0</v>
       </c>
       <c r="E520">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F520" t="s">
         <v>8</v>
       </c>
       <c r="G520" t="s">
-        <v>339</v>
+        <v>288</v>
       </c>
     </row>
     <row r="521" spans="1:11">
       <c r="A521">
         <v>520</v>
       </c>
       <c r="B521" t="s">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="C521" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="D521">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E521">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F521" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G521" t="s">
-        <v>340</v>
+        <v>326</v>
       </c>
     </row>
     <row r="522" spans="1:11">
       <c r="A522">
         <v>521</v>
       </c>
       <c r="B522" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="C522" t="s">
-        <v>341</v>
+        <v>15</v>
       </c>
       <c r="D522">
         <v>0</v>
       </c>
       <c r="E522">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F522" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G522" t="s">
-        <v>342</v>
+        <v>323</v>
       </c>
     </row>
     <row r="523" spans="1:11">
       <c r="A523">
         <v>522</v>
       </c>
       <c r="B523" t="s">
-        <v>107</v>
+        <v>42</v>
       </c>
       <c r="C523" t="s">
-        <v>107</v>
+        <v>258</v>
       </c>
       <c r="D523">
         <v>0</v>
       </c>
       <c r="E523">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F523" t="s">
         <v>8</v>
       </c>
       <c r="G523" t="s">
-        <v>340</v>
+        <v>325</v>
       </c>
     </row>
     <row r="524" spans="1:11">
       <c r="A524">
         <v>523</v>
       </c>
       <c r="B524" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C524" t="s">
-        <v>114</v>
+        <v>327</v>
       </c>
       <c r="D524">
         <v>0</v>
       </c>
       <c r="E524">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F524" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G524" t="s">
-        <v>343</v>
+        <v>328</v>
       </c>
     </row>
     <row r="525" spans="1:11">
       <c r="A525">
         <v>524</v>
       </c>
       <c r="B525" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="C525" t="s">
-        <v>344</v>
+        <v>329</v>
       </c>
       <c r="D525">
         <v>0</v>
       </c>
       <c r="E525">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F525" t="s">
         <v>8</v>
       </c>
       <c r="G525" t="s">
-        <v>342</v>
+        <v>314</v>
       </c>
     </row>
     <row r="526" spans="1:11">
       <c r="A526">
         <v>525</v>
       </c>
       <c r="B526" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="C526" t="s">
-        <v>344</v>
+        <v>329</v>
       </c>
       <c r="D526">
         <v>0</v>
       </c>
       <c r="E526">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="F526" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G526" t="s">
-        <v>342</v>
+        <v>330</v>
       </c>
     </row>
     <row r="527" spans="1:11">
       <c r="A527">
         <v>526</v>
       </c>
       <c r="B527" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="C527" t="s">
-        <v>7</v>
+        <v>329</v>
       </c>
       <c r="D527">
         <v>0</v>
       </c>
       <c r="E527">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="F527" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G527" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="528" spans="1:11">
       <c r="A528">
         <v>527</v>
       </c>
       <c r="B528" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="C528" t="s">
-        <v>7</v>
+        <v>329</v>
       </c>
       <c r="D528">
         <v>0</v>
       </c>
       <c r="E528">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="F528" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G528" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="529" spans="1:11">
       <c r="A529">
         <v>528</v>
       </c>
       <c r="B529" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C529" t="s">
-        <v>31</v>
+        <v>90</v>
       </c>
       <c r="D529">
         <v>0</v>
       </c>
       <c r="E529">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F529" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G529" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
     </row>
     <row r="530" spans="1:11">
       <c r="A530">
         <v>529</v>
       </c>
       <c r="B530" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C530" t="s">
-        <v>345</v>
+        <v>15</v>
       </c>
       <c r="D530">
         <v>0</v>
       </c>
       <c r="E530">
         <v>15</v>
       </c>
       <c r="F530" t="s">
         <v>8</v>
       </c>
       <c r="G530" t="s">
-        <v>346</v>
+        <v>331</v>
       </c>
     </row>
     <row r="531" spans="1:11">
       <c r="A531">
         <v>530</v>
       </c>
       <c r="B531" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C531" t="s">
-        <v>15</v>
+        <v>95</v>
       </c>
       <c r="D531">
         <v>0</v>
       </c>
       <c r="E531">
         <v>16</v>
       </c>
       <c r="F531" t="s">
         <v>8</v>
       </c>
       <c r="G531" t="s">
-        <v>347</v>
+        <v>325</v>
       </c>
     </row>
     <row r="532" spans="1:11">
       <c r="A532">
         <v>531</v>
       </c>
       <c r="B532" t="s">
         <v>15</v>
       </c>
       <c r="C532" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="D532">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E532">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F532" t="s">
         <v>8</v>
       </c>
       <c r="G532" t="s">
-        <v>347</v>
+        <v>332</v>
       </c>
     </row>
     <row r="533" spans="1:11">
       <c r="A533">
         <v>532</v>
       </c>
       <c r="B533" t="s">
-        <v>34</v>
+        <v>55</v>
       </c>
       <c r="C533" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="D533">
         <v>0</v>
       </c>
       <c r="E533">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F533" t="s">
         <v>8</v>
       </c>
       <c r="G533" t="s">
-        <v>348</v>
+        <v>332</v>
       </c>
     </row>
     <row r="534" spans="1:11">
       <c r="A534">
         <v>533</v>
       </c>
       <c r="B534" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="C534" t="s">
-        <v>349</v>
+        <v>112</v>
       </c>
       <c r="D534">
         <v>0</v>
       </c>
       <c r="E534">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F534" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G534" t="s">
-        <v>350</v>
+        <v>333</v>
       </c>
     </row>
     <row r="535" spans="1:11">
       <c r="A535">
         <v>534</v>
       </c>
       <c r="B535" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="C535" t="s">
-        <v>351</v>
+        <v>64</v>
       </c>
       <c r="D535">
         <v>0</v>
       </c>
       <c r="E535">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F535" t="s">
         <v>8</v>
       </c>
       <c r="G535" t="s">
-        <v>343</v>
+        <v>247</v>
       </c>
     </row>
     <row r="536" spans="1:11">
       <c r="A536">
         <v>535</v>
       </c>
       <c r="B536" t="s">
         <v>15</v>
       </c>
       <c r="C536" t="s">
-        <v>79</v>
+        <v>184</v>
       </c>
       <c r="D536">
         <v>1</v>
       </c>
       <c r="E536">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F536" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G536" t="s">
-        <v>352</v>
+        <v>334</v>
       </c>
     </row>
     <row r="537" spans="1:11">
       <c r="A537">
         <v>536</v>
       </c>
       <c r="B537" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="C537" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="D537">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="E537">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F537" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G537" t="s">
-        <v>353</v>
+        <v>335</v>
       </c>
     </row>
     <row r="538" spans="1:11">
       <c r="A538">
         <v>537</v>
       </c>
       <c r="B538" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="C538" t="s">
-        <v>146</v>
+        <v>336</v>
       </c>
       <c r="D538">
         <v>0</v>
       </c>
       <c r="E538">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="F538" t="s">
         <v>8</v>
       </c>
       <c r="G538" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
     </row>
     <row r="539" spans="1:11">
       <c r="A539">
         <v>538</v>
       </c>
       <c r="B539" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="C539" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="D539">
         <v>0</v>
       </c>
       <c r="E539">
         <v>15</v>
       </c>
       <c r="F539" t="s">
         <v>8</v>
       </c>
       <c r="G539" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
     </row>
     <row r="540" spans="1:11">
       <c r="A540">
         <v>539</v>
       </c>
       <c r="B540" t="s">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="C540" t="s">
-        <v>355</v>
+        <v>54</v>
       </c>
       <c r="D540">
         <v>0</v>
       </c>
       <c r="E540">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F540" t="s">
         <v>8</v>
       </c>
       <c r="G540" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
     </row>
     <row r="541" spans="1:11">
       <c r="A541">
         <v>540</v>
       </c>
       <c r="B541" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="C541" t="s">
-        <v>121</v>
+        <v>43</v>
       </c>
       <c r="D541">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E541">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F541" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G541" t="s">
-        <v>357</v>
+        <v>339</v>
       </c>
     </row>
     <row r="542" spans="1:11">
       <c r="A542">
         <v>541</v>
       </c>
       <c r="B542" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="C542" t="s">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="D542">
         <v>0</v>
       </c>
       <c r="E542">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="F542" t="s">
         <v>8</v>
       </c>
       <c r="G542" t="s">
-        <v>358</v>
+        <v>293</v>
       </c>
     </row>
     <row r="543" spans="1:11">
       <c r="A543">
         <v>542</v>
       </c>
       <c r="B543" t="s">
-        <v>10</v>
+        <v>155</v>
       </c>
       <c r="C543" t="s">
-        <v>10</v>
+        <v>155</v>
       </c>
       <c r="D543">
         <v>0</v>
       </c>
       <c r="E543">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F543" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G543" t="s">
-        <v>358</v>
+        <v>340</v>
       </c>
     </row>
     <row r="544" spans="1:11">
       <c r="A544">
         <v>543</v>
       </c>
       <c r="B544" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="C544" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="D544">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E544">
         <v>16</v>
       </c>
       <c r="F544" t="s">
         <v>8</v>
       </c>
       <c r="G544" t="s">
-        <v>358</v>
+        <v>339</v>
       </c>
     </row>
     <row r="545" spans="1:11">
       <c r="A545">
         <v>544</v>
       </c>
       <c r="B545" t="s">
-        <v>127</v>
+        <v>23</v>
       </c>
       <c r="C545" t="s">
-        <v>218</v>
+        <v>160</v>
       </c>
       <c r="D545">
         <v>0</v>
       </c>
       <c r="E545">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F545" t="s">
         <v>8</v>
       </c>
       <c r="G545" t="s">
-        <v>352</v>
+        <v>341</v>
       </c>
     </row>
     <row r="546" spans="1:11">
       <c r="A546">
         <v>545</v>
       </c>
       <c r="B546" t="s">
-        <v>127</v>
+        <v>29</v>
       </c>
       <c r="C546" t="s">
-        <v>128</v>
+        <v>56</v>
       </c>
       <c r="D546">
         <v>0</v>
       </c>
       <c r="E546">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F546" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G546" t="s">
-        <v>359</v>
+        <v>341</v>
       </c>
     </row>
     <row r="547" spans="1:11">
       <c r="A547">
         <v>546</v>
       </c>
       <c r="B547" t="s">
-        <v>127</v>
+        <v>57</v>
       </c>
       <c r="C547" t="s">
-        <v>128</v>
+        <v>58</v>
       </c>
       <c r="D547">
         <v>0</v>
       </c>
       <c r="E547">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="F547" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G547" t="s">
-        <v>359</v>
+        <v>341</v>
       </c>
     </row>
     <row r="548" spans="1:11">
       <c r="A548">
         <v>547</v>
       </c>
       <c r="B548" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="C548" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="D548">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="E548">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="F548" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G548" t="s">
-        <v>359</v>
+        <v>342</v>
       </c>
     </row>
     <row r="549" spans="1:11">
       <c r="A549">
         <v>548</v>
       </c>
       <c r="B549" t="s">
-        <v>127</v>
+        <v>29</v>
       </c>
       <c r="C549" t="s">
-        <v>244</v>
+        <v>90</v>
       </c>
       <c r="D549">
         <v>0</v>
       </c>
       <c r="E549">
         <v>14</v>
       </c>
       <c r="F549" t="s">
         <v>8</v>
       </c>
       <c r="G549" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
     </row>
     <row r="550" spans="1:11">
       <c r="A550">
         <v>549</v>
       </c>
       <c r="B550" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C550" t="s">
-        <v>114</v>
+        <v>14</v>
       </c>
       <c r="D550">
         <v>0</v>
       </c>
       <c r="E550">
         <v>15</v>
       </c>
       <c r="F550" t="s">
         <v>8</v>
       </c>
       <c r="G550" t="s">
-        <v>360</v>
+        <v>343</v>
       </c>
     </row>
     <row r="551" spans="1:11">
       <c r="A551">
         <v>550</v>
       </c>
       <c r="B551" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="C551" t="s">
-        <v>216</v>
+        <v>15</v>
       </c>
       <c r="D551">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="E551">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F551" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G551" t="s">
-        <v>360</v>
+        <v>344</v>
       </c>
     </row>
     <row r="552" spans="1:11">
       <c r="A552">
         <v>551</v>
       </c>
       <c r="B552" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="C552" t="s">
-        <v>137</v>
+        <v>15</v>
       </c>
       <c r="D552">
         <v>0</v>
       </c>
       <c r="E552">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F552" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G552" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
     </row>
     <row r="553" spans="1:11">
       <c r="A553">
         <v>552</v>
       </c>
       <c r="B553" t="s">
-        <v>127</v>
+        <v>19</v>
       </c>
       <c r="C553" t="s">
-        <v>137</v>
+        <v>81</v>
       </c>
       <c r="D553">
         <v>0</v>
       </c>
       <c r="E553">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F553" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G553" t="s">
-        <v>277</v>
+        <v>342</v>
       </c>
     </row>
     <row r="554" spans="1:11">
       <c r="A554">
         <v>553</v>
       </c>
       <c r="B554" t="s">
-        <v>127</v>
+        <v>17</v>
       </c>
       <c r="C554" t="s">
-        <v>137</v>
+        <v>17</v>
       </c>
       <c r="D554">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="E554">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F554" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G554" t="s">
-        <v>339</v>
+        <v>328</v>
       </c>
     </row>
     <row r="555" spans="1:11">
       <c r="A555">
         <v>554</v>
       </c>
       <c r="B555" t="s">
-        <v>127</v>
+        <v>49</v>
       </c>
       <c r="C555" t="s">
-        <v>137</v>
+        <v>172</v>
       </c>
       <c r="D555">
         <v>0</v>
       </c>
       <c r="E555">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F555" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G555" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="556" spans="1:11">
       <c r="A556">
         <v>555</v>
       </c>
       <c r="B556" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="C556" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="D556">
         <v>0</v>
       </c>
       <c r="E556">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F556" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G556" t="s">
-        <v>360</v>
+        <v>345</v>
       </c>
     </row>
     <row r="557" spans="1:11">
       <c r="A557">
         <v>556</v>
       </c>
       <c r="B557" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C557" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
       <c r="D557">
         <v>0</v>
       </c>
       <c r="E557">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F557" t="s">
         <v>8</v>
       </c>
       <c r="G557" t="s">
-        <v>361</v>
+        <v>340</v>
       </c>
     </row>
     <row r="558" spans="1:11">
       <c r="A558">
         <v>557</v>
       </c>
       <c r="B558" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C558" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D558">
         <v>0</v>
       </c>
       <c r="E558">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F558" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G558" t="s">
-        <v>361</v>
+        <v>345</v>
       </c>
     </row>
     <row r="559" spans="1:11">
       <c r="A559">
         <v>558</v>
       </c>
       <c r="B559" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="C559" t="s">
-        <v>112</v>
+        <v>346</v>
       </c>
       <c r="D559">
         <v>0</v>
       </c>
       <c r="E559">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="F559" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G559" t="s">
-        <v>362</v>
+        <v>308</v>
       </c>
     </row>
     <row r="560" spans="1:11">
       <c r="A560">
         <v>559</v>
       </c>
       <c r="B560" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="C560" t="s">
-        <v>37</v>
+        <v>101</v>
       </c>
       <c r="D560">
         <v>0</v>
       </c>
       <c r="E560">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F560" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G560" t="s">
-        <v>362</v>
+        <v>347</v>
       </c>
     </row>
     <row r="561" spans="1:11">
       <c r="A561">
         <v>560</v>
       </c>
       <c r="B561" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C561" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D561">
         <v>0</v>
       </c>
       <c r="E561">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F561" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G561" t="s">
-        <v>362</v>
+        <v>348</v>
       </c>
     </row>
     <row r="562" spans="1:11">
       <c r="A562">
         <v>561</v>
       </c>
       <c r="B562" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C562" t="s">
-        <v>274</v>
+        <v>168</v>
       </c>
       <c r="D562">
         <v>0</v>
       </c>
       <c r="E562">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F562" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G562" t="s">
-        <v>361</v>
+        <v>341</v>
       </c>
     </row>
     <row r="563" spans="1:11">
       <c r="A563">
         <v>562</v>
       </c>
       <c r="B563" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C563" t="s">
-        <v>79</v>
+        <v>196</v>
       </c>
       <c r="D563">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E563">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F563" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G563" t="s">
-        <v>363</v>
+        <v>348</v>
       </c>
     </row>
     <row r="564" spans="1:11">
       <c r="A564">
         <v>563</v>
       </c>
       <c r="B564" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C564" t="s">
-        <v>18</v>
+        <v>317</v>
       </c>
       <c r="D564">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E564">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F564" t="s">
         <v>8</v>
       </c>
       <c r="G564" t="s">
-        <v>362</v>
+        <v>349</v>
       </c>
     </row>
     <row r="565" spans="1:11">
       <c r="A565">
         <v>564</v>
       </c>
       <c r="B565" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C565" t="s">
-        <v>18</v>
+        <v>285</v>
       </c>
       <c r="D565">
         <v>0</v>
       </c>
       <c r="E565">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F565" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G565" t="s">
-        <v>362</v>
+        <v>350</v>
       </c>
     </row>
     <row r="566" spans="1:11">
       <c r="A566">
         <v>565</v>
       </c>
       <c r="B566" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="C566" t="s">
-        <v>75</v>
+        <v>116</v>
       </c>
       <c r="D566">
         <v>0</v>
       </c>
       <c r="E566">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F566" t="s">
         <v>8</v>
       </c>
       <c r="G566" t="s">
-        <v>362</v>
+        <v>351</v>
       </c>
     </row>
     <row r="567" spans="1:11">
       <c r="A567">
         <v>566</v>
       </c>
       <c r="B567" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="C567" t="s">
-        <v>37</v>
+        <v>275</v>
       </c>
       <c r="D567">
         <v>0</v>
       </c>
       <c r="E567">
         <v>15</v>
       </c>
       <c r="F567" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G567" t="s">
-        <v>364</v>
+        <v>352</v>
       </c>
     </row>
     <row r="568" spans="1:11">
       <c r="A568">
         <v>567</v>
       </c>
       <c r="B568" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="C568" t="s">
-        <v>112</v>
+        <v>15</v>
       </c>
       <c r="D568">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="E568">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F568" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G568" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
     </row>
     <row r="569" spans="1:11">
       <c r="A569">
         <v>568</v>
       </c>
       <c r="B569" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="C569" t="s">
-        <v>112</v>
+        <v>19</v>
       </c>
       <c r="D569">
         <v>0</v>
       </c>
       <c r="E569">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="F569" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G569" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
     </row>
     <row r="570" spans="1:11">
       <c r="A570">
         <v>569</v>
       </c>
       <c r="B570" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="C570" t="s">
-        <v>112</v>
+        <v>355</v>
       </c>
       <c r="D570">
         <v>0</v>
       </c>
       <c r="E570">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="F570" t="s">
         <v>8</v>
       </c>
       <c r="G570" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
     </row>
     <row r="571" spans="1:11">
       <c r="A571">
         <v>570</v>
       </c>
       <c r="B571" t="s">
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="C571" t="s">
-        <v>365</v>
+        <v>50</v>
       </c>
       <c r="D571">
         <v>0</v>
       </c>
       <c r="E571">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F571" t="s">
         <v>8</v>
       </c>
       <c r="G571" t="s">
-        <v>366</v>
+        <v>351</v>
       </c>
     </row>
     <row r="572" spans="1:11">
       <c r="A572">
         <v>571</v>
       </c>
       <c r="B572" t="s">
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="C572" t="s">
-        <v>367</v>
+        <v>50</v>
       </c>
       <c r="D572">
         <v>0</v>
       </c>
       <c r="E572">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F572" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G572" t="s">
-        <v>360</v>
+        <v>351</v>
       </c>
     </row>
     <row r="573" spans="1:11">
       <c r="A573">
         <v>572</v>
       </c>
       <c r="B573" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="C573" t="s">
-        <v>128</v>
+        <v>37</v>
       </c>
       <c r="D573">
         <v>0</v>
       </c>
       <c r="E573">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F573" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G573" t="s">
-        <v>368</v>
+        <v>356</v>
       </c>
     </row>
     <row r="574" spans="1:11">
       <c r="A574">
         <v>573</v>
       </c>
       <c r="B574" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="C574" t="s">
         <v>37</v>
       </c>
       <c r="D574">
         <v>0</v>
       </c>
       <c r="E574">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F574" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G574" t="s">
-        <v>369</v>
+        <v>302</v>
       </c>
     </row>
     <row r="575" spans="1:11">
       <c r="A575">
         <v>574</v>
       </c>
       <c r="B575" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="C575" t="s">
-        <v>52</v>
+        <v>160</v>
       </c>
       <c r="D575">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E575">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F575" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G575" t="s">
-        <v>369</v>
+        <v>351</v>
       </c>
     </row>
     <row r="576" spans="1:11">
       <c r="A576">
         <v>575</v>
       </c>
       <c r="B576" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C576" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D576">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="E576">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F576" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G576" t="s">
-        <v>369</v>
+        <v>357</v>
       </c>
     </row>
     <row r="577" spans="1:11">
       <c r="A577">
         <v>576</v>
       </c>
       <c r="B577" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="C577" t="s">
-        <v>238</v>
+        <v>49</v>
       </c>
       <c r="D577">
         <v>0</v>
       </c>
       <c r="E577">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F577" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G577" t="s">
-        <v>370</v>
+        <v>353</v>
       </c>
     </row>
     <row r="578" spans="1:11">
       <c r="A578">
         <v>577</v>
       </c>
       <c r="B578" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="C578" t="s">
-        <v>371</v>
+        <v>101</v>
       </c>
       <c r="D578">
         <v>0</v>
       </c>
       <c r="E578">
         <v>0</v>
       </c>
       <c r="F578" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G578" t="s">
-        <v>372</v>
+        <v>358</v>
       </c>
     </row>
     <row r="579" spans="1:11">
       <c r="A579">
         <v>578</v>
       </c>
       <c r="B579" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C579" t="s">
-        <v>373</v>
+        <v>15</v>
       </c>
       <c r="D579">
         <v>0</v>
       </c>
       <c r="E579">
         <v>16</v>
       </c>
       <c r="F579" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G579" t="s">
-        <v>366</v>
+        <v>358</v>
       </c>
     </row>
     <row r="580" spans="1:11">
       <c r="A580">
         <v>579</v>
       </c>
       <c r="B580" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="C580" t="s">
-        <v>131</v>
+        <v>43</v>
       </c>
       <c r="D580">
         <v>0</v>
       </c>
       <c r="E580">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F580" t="s">
         <v>8</v>
       </c>
       <c r="G580" t="s">
-        <v>370</v>
+        <v>359</v>
       </c>
     </row>
     <row r="581" spans="1:11">
       <c r="A581">
         <v>580</v>
       </c>
       <c r="B581" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C581" t="s">
-        <v>371</v>
+        <v>43</v>
       </c>
       <c r="D581">
         <v>0</v>
       </c>
       <c r="E581">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F581" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G581" t="s">
-        <v>372</v>
+        <v>359</v>
       </c>
     </row>
     <row r="582" spans="1:11">
       <c r="A582">
         <v>581</v>
       </c>
       <c r="B582" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C582" t="s">
-        <v>167</v>
+        <v>15</v>
       </c>
       <c r="D582">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="E582">
         <v>15</v>
       </c>
       <c r="F582" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G582" t="s">
-        <v>156</v>
+        <v>360</v>
       </c>
     </row>
     <row r="583" spans="1:11">
       <c r="A583">
         <v>582</v>
       </c>
       <c r="B583" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C583" t="s">
-        <v>167</v>
+        <v>45</v>
       </c>
       <c r="D583">
         <v>0</v>
       </c>
       <c r="E583">
         <v>0</v>
       </c>
       <c r="F583" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G583" t="s">
-        <v>369</v>
+        <v>357</v>
       </c>
     </row>
     <row r="584" spans="1:11">
       <c r="A584">
         <v>583</v>
       </c>
       <c r="B584" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="C584" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D584">
         <v>0</v>
       </c>
       <c r="E584">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F584" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G584" t="s">
-        <v>368</v>
+        <v>326</v>
       </c>
     </row>
     <row r="585" spans="1:11">
       <c r="A585">
         <v>584</v>
       </c>
       <c r="B585" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="C585" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="D585">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E585">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="F585" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G585" t="s">
-        <v>368</v>
+        <v>44</v>
       </c>
     </row>
     <row r="586" spans="1:11">
       <c r="A586">
         <v>585</v>
       </c>
       <c r="B586" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C586" t="s">
-        <v>79</v>
+        <v>160</v>
       </c>
       <c r="D586">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E586">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F586" t="s">
         <v>8</v>
       </c>
       <c r="G586" t="s">
-        <v>374</v>
+        <v>360</v>
       </c>
     </row>
     <row r="587" spans="1:11">
       <c r="A587">
         <v>586</v>
       </c>
       <c r="B587" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="C587" t="s">
-        <v>64</v>
+        <v>160</v>
       </c>
       <c r="D587">
         <v>0</v>
       </c>
       <c r="E587">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="F587" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G587" t="s">
-        <v>374</v>
+        <v>360</v>
       </c>
     </row>
     <row r="588" spans="1:11">
       <c r="A588">
         <v>587</v>
       </c>
       <c r="B588" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C588" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="D588">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E588">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F588" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G588" t="s">
-        <v>375</v>
+        <v>361</v>
       </c>
     </row>
     <row r="589" spans="1:11">
       <c r="A589">
         <v>588</v>
       </c>
       <c r="B589" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C589" t="s">
-        <v>79</v>
+        <v>362</v>
       </c>
       <c r="D589">
         <v>0</v>
       </c>
       <c r="E589">
         <v>17</v>
       </c>
       <c r="F589" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G589" t="s">
-        <v>376</v>
+        <v>363</v>
       </c>
     </row>
     <row r="590" spans="1:11">
       <c r="A590">
         <v>589</v>
       </c>
       <c r="B590" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C590" t="s">
-        <v>377</v>
+        <v>101</v>
       </c>
       <c r="D590">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="E590">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="F590" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G590" t="s">
-        <v>376</v>
+        <v>357</v>
       </c>
     </row>
     <row r="591" spans="1:11">
       <c r="A591">
         <v>590</v>
       </c>
       <c r="B591" t="s">
-        <v>127</v>
+        <v>23</v>
       </c>
       <c r="C591" t="s">
-        <v>137</v>
+        <v>160</v>
       </c>
       <c r="D591">
         <v>0</v>
       </c>
       <c r="E591">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F591" t="s">
         <v>8</v>
       </c>
       <c r="G591" t="s">
-        <v>378</v>
+        <v>364</v>
       </c>
     </row>
     <row r="592" spans="1:11">
       <c r="A592">
         <v>591</v>
       </c>
       <c r="B592" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C592" t="s">
-        <v>15</v>
+        <v>285</v>
       </c>
       <c r="D592">
         <v>0</v>
       </c>
       <c r="E592">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F592" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G592" t="s">
-        <v>379</v>
+        <v>365</v>
       </c>
     </row>
     <row r="593" spans="1:11">
       <c r="A593">
         <v>592</v>
       </c>
       <c r="B593" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="C593" t="s">
-        <v>38</v>
+        <v>285</v>
       </c>
       <c r="D593">
         <v>0</v>
       </c>
       <c r="E593">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="F593" t="s">
         <v>8</v>
       </c>
       <c r="G593" t="s">
-        <v>379</v>
+        <v>365</v>
       </c>
     </row>
     <row r="594" spans="1:11">
       <c r="A594">
         <v>593</v>
       </c>
       <c r="B594" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="C594" t="s">
-        <v>380</v>
+        <v>95</v>
       </c>
       <c r="D594">
         <v>0</v>
       </c>
       <c r="E594">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F594" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G594" t="s">
-        <v>381</v>
+        <v>366</v>
       </c>
     </row>
     <row r="595" spans="1:11">
       <c r="A595">
         <v>594</v>
       </c>
       <c r="B595" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C595" t="s">
-        <v>345</v>
+        <v>160</v>
       </c>
       <c r="D595">
         <v>0</v>
       </c>
       <c r="E595">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F595" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G595" t="s">
-        <v>379</v>
+        <v>364</v>
       </c>
     </row>
     <row r="596" spans="1:11">
       <c r="A596">
         <v>595</v>
       </c>
       <c r="B596" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="C596" t="s">
-        <v>382</v>
+        <v>15</v>
       </c>
       <c r="D596">
         <v>0</v>
       </c>
       <c r="E596">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F596" t="s">
         <v>8</v>
       </c>
       <c r="G596" t="s">
-        <v>383</v>
+        <v>366</v>
       </c>
     </row>
     <row r="597" spans="1:11">
       <c r="A597">
         <v>596</v>
       </c>
       <c r="B597" t="s">
         <v>15</v>
       </c>
       <c r="C597" t="s">
         <v>15</v>
       </c>
       <c r="D597">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="E597">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F597" t="s">
         <v>8</v>
       </c>
       <c r="G597" t="s">
-        <v>384</v>
+        <v>367</v>
       </c>
     </row>
     <row r="598" spans="1:11">
       <c r="A598">
         <v>597</v>
       </c>
       <c r="B598" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="C598" t="s">
-        <v>15</v>
+        <v>99</v>
       </c>
       <c r="D598">
         <v>0</v>
       </c>
       <c r="E598">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F598" t="s">
         <v>8</v>
       </c>
       <c r="G598" t="s">
-        <v>384</v>
+        <v>368</v>
       </c>
     </row>
     <row r="599" spans="1:11">
       <c r="A599">
         <v>598</v>
       </c>
       <c r="B599" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="C599" t="s">
-        <v>15</v>
+        <v>99</v>
       </c>
       <c r="D599">
         <v>0</v>
       </c>
       <c r="E599">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F599" t="s">
         <v>8</v>
       </c>
       <c r="G599" t="s">
-        <v>384</v>
+        <v>368</v>
       </c>
     </row>
     <row r="600" spans="1:11">
       <c r="A600">
         <v>599</v>
       </c>
       <c r="B600" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="C600" t="s">
-        <v>15</v>
+        <v>263</v>
       </c>
       <c r="D600">
         <v>0</v>
       </c>
       <c r="E600">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F600" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G600" t="s">
-        <v>384</v>
+        <v>347</v>
       </c>
     </row>
     <row r="601" spans="1:11">
       <c r="A601">
         <v>600</v>
       </c>
       <c r="B601" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="C601" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="D601">
         <v>0</v>
       </c>
       <c r="E601">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="F601" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G601" t="s">
-        <v>379</v>
+        <v>306</v>
       </c>
     </row>
     <row r="602" spans="1:11">
       <c r="A602">
         <v>601</v>
       </c>
       <c r="B602" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C602" t="s">
-        <v>15</v>
+        <v>222</v>
       </c>
       <c r="D602">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E602">
         <v>16</v>
       </c>
       <c r="F602" t="s">
         <v>8</v>
       </c>
       <c r="G602" t="s">
-        <v>385</v>
+        <v>369</v>
       </c>
     </row>
     <row r="603" spans="1:11">
       <c r="A603">
         <v>602</v>
       </c>
       <c r="B603" t="s">
         <v>15</v>
       </c>
       <c r="C603" t="s">
-        <v>15</v>
+        <v>167</v>
       </c>
       <c r="D603">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E603">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F603" t="s">
         <v>8</v>
       </c>
       <c r="G603" t="s">
-        <v>385</v>
+        <v>369</v>
       </c>
     </row>
     <row r="604" spans="1:11">
       <c r="A604">
         <v>603</v>
       </c>
       <c r="B604" t="s">
         <v>15</v>
       </c>
       <c r="C604" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="D604">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E604">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F604" t="s">
         <v>8</v>
       </c>
       <c r="G604" t="s">
-        <v>385</v>
+        <v>370</v>
       </c>
     </row>
     <row r="605" spans="1:11">
       <c r="A605">
         <v>604</v>
       </c>
       <c r="B605" t="s">
         <v>15</v>
       </c>
       <c r="C605" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="D605">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E605">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F605" t="s">
         <v>8</v>
       </c>
       <c r="G605" t="s">
-        <v>385</v>
+        <v>370</v>
       </c>
     </row>
     <row r="606" spans="1:11">
       <c r="A606">
         <v>605</v>
       </c>
       <c r="B606" t="s">
-        <v>309</v>
+        <v>15</v>
       </c>
       <c r="C606" t="s">
-        <v>309</v>
+        <v>37</v>
       </c>
       <c r="D606">
         <v>0</v>
       </c>
       <c r="E606">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F606" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G606" t="s">
-        <v>386</v>
+        <v>271</v>
       </c>
     </row>
     <row r="607" spans="1:11">
       <c r="A607">
         <v>606</v>
       </c>
       <c r="B607" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="C607" t="s">
-        <v>387</v>
+        <v>89</v>
       </c>
       <c r="D607">
         <v>0</v>
       </c>
       <c r="E607">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F607" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G607" t="s">
-        <v>385</v>
+        <v>370</v>
       </c>
     </row>
     <row r="608" spans="1:11">
       <c r="A608">
         <v>607</v>
       </c>
       <c r="B608" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C608" t="s">
-        <v>52</v>
+        <v>89</v>
       </c>
       <c r="D608">
         <v>0</v>
       </c>
       <c r="E608">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="F608" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G608" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
     </row>
     <row r="609" spans="1:11">
       <c r="A609">
         <v>608</v>
       </c>
       <c r="B609" t="s">
         <v>15</v>
       </c>
       <c r="C609" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="D609">
         <v>0</v>
       </c>
       <c r="E609">
         <v>0</v>
       </c>
       <c r="F609" t="s">
         <v>8</v>
       </c>
       <c r="G609" t="s">
-        <v>388</v>
+        <v>370</v>
       </c>
     </row>
     <row r="610" spans="1:11">
       <c r="A610">
         <v>609</v>
       </c>
       <c r="B610" t="s">
-        <v>27</v>
+        <v>103</v>
       </c>
       <c r="C610" t="s">
-        <v>232</v>
+        <v>371</v>
       </c>
       <c r="D610">
         <v>0</v>
       </c>
       <c r="E610">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F610" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G610" t="s">
-        <v>388</v>
+        <v>372</v>
       </c>
     </row>
     <row r="611" spans="1:11">
       <c r="A611">
         <v>610</v>
       </c>
       <c r="B611" t="s">
-        <v>86</v>
+        <v>10</v>
       </c>
       <c r="C611" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="D611">
         <v>0</v>
       </c>
       <c r="E611">
         <v>12</v>
       </c>
       <c r="F611" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G611" t="s">
-        <v>389</v>
+        <v>365</v>
       </c>
     </row>
     <row r="612" spans="1:11">
       <c r="A612">
         <v>611</v>
       </c>
       <c r="B612" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="C612" t="s">
-        <v>122</v>
+        <v>11</v>
       </c>
       <c r="D612">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E612">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F612" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G612" t="s">
-        <v>388</v>
+        <v>373</v>
       </c>
     </row>
     <row r="613" spans="1:11">
       <c r="A613">
         <v>612</v>
       </c>
       <c r="B613" t="s">
-        <v>86</v>
+        <v>10</v>
       </c>
       <c r="C613" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="D613">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="E613">
         <v>4</v>
       </c>
       <c r="F613" t="s">
         <v>8</v>
       </c>
       <c r="G613" t="s">
-        <v>390</v>
+        <v>365</v>
       </c>
     </row>
     <row r="614" spans="1:11">
       <c r="A614">
         <v>613</v>
       </c>
       <c r="B614" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C614" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="D614">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="E614">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F614" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G614" t="s">
-        <v>354</v>
+        <v>373</v>
       </c>
     </row>
     <row r="615" spans="1:11">
       <c r="A615">
         <v>614</v>
       </c>
       <c r="B615" t="s">
         <v>15</v>
       </c>
       <c r="C615" t="s">
         <v>15</v>
       </c>
       <c r="D615">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E615">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F615" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G615" t="s">
-        <v>388</v>
+        <v>373</v>
       </c>
     </row>
     <row r="616" spans="1:11">
       <c r="A616">
         <v>615</v>
       </c>
       <c r="B616" t="s">
         <v>15</v>
       </c>
       <c r="C616" t="s">
-        <v>391</v>
+        <v>15</v>
       </c>
       <c r="D616">
         <v>0</v>
       </c>
       <c r="E616">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F616" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G616" t="s">
-        <v>392</v>
+        <v>373</v>
       </c>
     </row>
     <row r="617" spans="1:11">
       <c r="A617">
         <v>616</v>
       </c>
       <c r="B617" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="C617" t="s">
-        <v>393</v>
+        <v>374</v>
       </c>
       <c r="D617">
         <v>0</v>
       </c>
       <c r="E617">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F617" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G617" t="s">
-        <v>390</v>
+        <v>375</v>
       </c>
     </row>
     <row r="618" spans="1:11">
       <c r="A618">
         <v>617</v>
       </c>
       <c r="B618" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="C618" t="s">
-        <v>393</v>
+        <v>362</v>
       </c>
       <c r="D618">
         <v>0</v>
       </c>
       <c r="E618">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="F618" t="s">
         <v>8</v>
       </c>
       <c r="G618" t="s">
-        <v>394</v>
+        <v>373</v>
       </c>
     </row>
     <row r="619" spans="1:11">
       <c r="A619">
         <v>618</v>
       </c>
       <c r="B619" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C619" t="s">
-        <v>393</v>
+        <v>19</v>
       </c>
       <c r="D619">
         <v>0</v>
       </c>
       <c r="E619">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F619" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G619" t="s">
-        <v>390</v>
+        <v>376</v>
       </c>
     </row>
     <row r="620" spans="1:11">
       <c r="A620">
         <v>619</v>
       </c>
       <c r="B620" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C620" t="s">
-        <v>393</v>
+        <v>15</v>
       </c>
       <c r="D620">
         <v>0</v>
       </c>
       <c r="E620">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F620" t="s">
         <v>8</v>
       </c>
       <c r="G620" t="s">
-        <v>390</v>
+        <v>377</v>
       </c>
     </row>
     <row r="621" spans="1:11">
       <c r="A621">
         <v>620</v>
       </c>
       <c r="B621" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C621" t="s">
-        <v>393</v>
+        <v>15</v>
       </c>
       <c r="D621">
         <v>0</v>
       </c>
       <c r="E621">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F621" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G621" t="s">
-        <v>390</v>
+        <v>378</v>
       </c>
     </row>
     <row r="622" spans="1:11">
       <c r="A622">
         <v>621</v>
       </c>
       <c r="B622" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C622" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="D622">
         <v>0</v>
       </c>
       <c r="E622">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F622" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G622" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
     </row>
     <row r="623" spans="1:11">
       <c r="A623">
         <v>622</v>
       </c>
       <c r="B623" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="C623" t="s">
         <v>64</v>
       </c>
       <c r="D623">
         <v>0</v>
       </c>
       <c r="E623">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="F623" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G623" t="s">
-        <v>385</v>
+        <v>377</v>
       </c>
     </row>
     <row r="624" spans="1:11">
       <c r="A624">
         <v>623</v>
       </c>
       <c r="B624" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="C624" t="s">
-        <v>147</v>
+        <v>15</v>
       </c>
       <c r="D624">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E624">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="F624" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G624" t="s">
-        <v>394</v>
+        <v>379</v>
       </c>
     </row>
     <row r="625" spans="1:11">
       <c r="A625">
         <v>624</v>
       </c>
       <c r="B625" t="s">
-        <v>40</v>
+        <v>103</v>
       </c>
       <c r="C625" t="s">
-        <v>150</v>
+        <v>103</v>
       </c>
       <c r="D625">
         <v>0</v>
       </c>
       <c r="E625">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F625" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G625" t="s">
-        <v>395</v>
+        <v>380</v>
       </c>
     </row>
     <row r="626" spans="1:11">
       <c r="A626">
         <v>625</v>
       </c>
       <c r="B626" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C626" t="s">
-        <v>167</v>
+        <v>15</v>
       </c>
       <c r="D626">
         <v>0</v>
       </c>
       <c r="E626">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F626" t="s">
         <v>8</v>
       </c>
       <c r="G626" t="s">
-        <v>369</v>
+        <v>381</v>
       </c>
     </row>
     <row r="627" spans="1:11">
       <c r="A627">
         <v>626</v>
       </c>
       <c r="B627" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C627" t="s">
-        <v>167</v>
+        <v>89</v>
       </c>
       <c r="D627">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E627">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F627" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G627" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
     </row>
     <row r="628" spans="1:11">
       <c r="A628">
         <v>627</v>
       </c>
       <c r="B628" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C628" t="s">
-        <v>31</v>
+        <v>160</v>
       </c>
       <c r="D628">
         <v>0</v>
       </c>
       <c r="E628">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="F628" t="s">
         <v>8</v>
       </c>
       <c r="G628" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
     </row>
     <row r="629" spans="1:11">
       <c r="A629">
         <v>628</v>
       </c>
       <c r="B629" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C629" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D629">
         <v>0</v>
       </c>
       <c r="E629">
         <v>15</v>
       </c>
       <c r="F629" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G629" t="s">
-        <v>394</v>
+        <v>383</v>
       </c>
     </row>
     <row r="630" spans="1:11">
       <c r="A630">
         <v>629</v>
       </c>
       <c r="B630" t="s">
         <v>15</v>
       </c>
       <c r="C630" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="D630">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E630">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="F630" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G630" t="s">
-        <v>177</v>
+        <v>383</v>
       </c>
     </row>
     <row r="631" spans="1:11">
       <c r="A631">
         <v>630</v>
       </c>
       <c r="B631" t="s">
-        <v>86</v>
+        <v>19</v>
       </c>
       <c r="C631" t="s">
-        <v>87</v>
+        <v>19</v>
       </c>
       <c r="D631">
         <v>0</v>
       </c>
       <c r="E631">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F631" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G631" t="s">
-        <v>396</v>
+        <v>384</v>
       </c>
     </row>
     <row r="632" spans="1:11">
       <c r="A632">
         <v>631</v>
       </c>
       <c r="B632" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C632" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D632">
         <v>0</v>
       </c>
       <c r="E632">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F632" t="s">
         <v>8</v>
       </c>
       <c r="G632" t="s">
-        <v>397</v>
+        <v>384</v>
       </c>
     </row>
     <row r="633" spans="1:11">
       <c r="A633">
         <v>632</v>
       </c>
       <c r="B633" t="s">
-        <v>309</v>
+        <v>53</v>
       </c>
       <c r="C633" t="s">
-        <v>398</v>
+        <v>54</v>
       </c>
       <c r="D633">
         <v>0</v>
       </c>
       <c r="E633">
         <v>15</v>
       </c>
       <c r="F633" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G633" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
     </row>
     <row r="634" spans="1:11">
       <c r="A634">
         <v>633</v>
       </c>
       <c r="B634" t="s">
-        <v>127</v>
+        <v>53</v>
       </c>
       <c r="C634" t="s">
-        <v>128</v>
+        <v>54</v>
       </c>
       <c r="D634">
         <v>0</v>
       </c>
       <c r="E634">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F634" t="s">
         <v>8</v>
       </c>
       <c r="G634" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
     </row>
     <row r="635" spans="1:11">
       <c r="A635">
         <v>634</v>
       </c>
       <c r="B635" t="s">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="C635" t="s">
-        <v>204</v>
+        <v>54</v>
       </c>
       <c r="D635">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E635">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F635" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G635" t="s">
-        <v>399</v>
+        <v>385</v>
       </c>
     </row>
     <row r="636" spans="1:11">
       <c r="A636">
         <v>635</v>
       </c>
       <c r="B636" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C636" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="D636">
         <v>0</v>
       </c>
       <c r="E636">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F636" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G636" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="637" spans="1:11">
       <c r="A637">
         <v>636</v>
       </c>
       <c r="B637" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="C637" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="D637">
         <v>0</v>
       </c>
       <c r="E637">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="F637" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G637" t="s">
-        <v>400</v>
+        <v>385</v>
       </c>
     </row>
     <row r="638" spans="1:11">
       <c r="A638">
         <v>637</v>
       </c>
       <c r="B638" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="C638" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="D638">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E638">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F638" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G638" t="s">
-        <v>401</v>
+        <v>385</v>
       </c>
     </row>
     <row r="639" spans="1:11">
       <c r="A639">
         <v>638</v>
       </c>
       <c r="B639" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="C639" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="D639">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E639">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F639" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G639" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="640" spans="1:11">
       <c r="A640">
         <v>639</v>
       </c>
       <c r="B640" t="s">
-        <v>7</v>
+        <v>53</v>
       </c>
       <c r="C640" t="s">
-        <v>403</v>
+        <v>54</v>
       </c>
       <c r="D640">
         <v>0</v>
       </c>
       <c r="E640">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F640" t="s">
         <v>8</v>
       </c>
       <c r="G640" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="641" spans="1:11">
       <c r="A641">
         <v>640</v>
       </c>
       <c r="B641" t="s">
-        <v>36</v>
+        <v>142</v>
       </c>
       <c r="C641" t="s">
-        <v>37</v>
+        <v>386</v>
       </c>
       <c r="D641">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E641">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="F641" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G641" t="s">
-        <v>404</v>
+        <v>379</v>
       </c>
     </row>
     <row r="642" spans="1:11">
       <c r="A642">
         <v>641</v>
       </c>
       <c r="B642" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C642" t="s">
-        <v>60</v>
+        <v>89</v>
       </c>
       <c r="D642">
         <v>0</v>
       </c>
       <c r="E642">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="F642" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G642" t="s">
-        <v>401</v>
+        <v>387</v>
       </c>
     </row>
     <row r="643" spans="1:11">
       <c r="A643">
         <v>642</v>
       </c>
       <c r="B643" t="s">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="C643" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="D643">
         <v>0</v>
       </c>
       <c r="E643">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F643" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G643" t="s">
-        <v>277</v>
+        <v>388</v>
       </c>
     </row>
     <row r="644" spans="1:11">
       <c r="A644">
         <v>643</v>
       </c>
       <c r="B644" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C644" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="D644">
         <v>0</v>
       </c>
       <c r="E644">
         <v>14</v>
       </c>
       <c r="F644" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G644" t="s">
-        <v>400</v>
+        <v>389</v>
       </c>
     </row>
     <row r="645" spans="1:11">
       <c r="A645">
         <v>644</v>
       </c>
       <c r="B645" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C645" t="s">
-        <v>15</v>
+        <v>108</v>
       </c>
       <c r="D645">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E645">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F645" t="s">
         <v>8</v>
       </c>
       <c r="G645" t="s">
-        <v>405</v>
+        <v>389</v>
       </c>
     </row>
     <row r="646" spans="1:11">
       <c r="A646">
         <v>645</v>
       </c>
       <c r="B646" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C646" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D646">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E646">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F646" t="s">
         <v>8</v>
       </c>
       <c r="G646" t="s">
-        <v>405</v>
+        <v>390</v>
       </c>
     </row>
     <row r="647" spans="1:11">
       <c r="A647">
         <v>646</v>
       </c>
       <c r="B647" t="s">
         <v>15</v>
       </c>
       <c r="C647" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="D647">
         <v>0</v>
       </c>
       <c r="E647">
         <v>17</v>
       </c>
       <c r="F647" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G647" t="s">
-        <v>405</v>
+        <v>391</v>
       </c>
     </row>
     <row r="648" spans="1:11">
       <c r="A648">
         <v>647</v>
       </c>
       <c r="B648" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C648" t="s">
-        <v>91</v>
+        <v>160</v>
       </c>
       <c r="D648">
         <v>0</v>
       </c>
       <c r="E648">
         <v>16</v>
       </c>
       <c r="F648" t="s">
         <v>8</v>
       </c>
       <c r="G648" t="s">
-        <v>406</v>
+        <v>390</v>
       </c>
     </row>
     <row r="649" spans="1:11">
       <c r="A649">
         <v>648</v>
       </c>
       <c r="B649" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="C649" t="s">
-        <v>79</v>
+        <v>49</v>
       </c>
       <c r="D649">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E649">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F649" t="s">
         <v>8</v>
       </c>
       <c r="G649" t="s">
-        <v>407</v>
+        <v>391</v>
       </c>
     </row>
     <row r="650" spans="1:11">
       <c r="A650">
         <v>649</v>
       </c>
       <c r="B650" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C650" t="s">
-        <v>10</v>
+        <v>138</v>
       </c>
       <c r="D650">
         <v>0</v>
       </c>
       <c r="E650">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F650" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G650" t="s">
-        <v>408</v>
+        <v>392</v>
       </c>
     </row>
     <row r="651" spans="1:11">
       <c r="A651">
         <v>650</v>
       </c>
       <c r="B651" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C651" t="s">
-        <v>79</v>
+        <v>14</v>
       </c>
       <c r="D651">
         <v>0</v>
       </c>
       <c r="E651">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F651" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G651" t="s">
-        <v>407</v>
+        <v>391</v>
       </c>
     </row>
     <row r="652" spans="1:11">
       <c r="A652">
         <v>651</v>
       </c>
       <c r="B652" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C652" t="s">
-        <v>10</v>
+        <v>192</v>
       </c>
       <c r="D652">
         <v>0</v>
       </c>
       <c r="E652">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F652" t="s">
         <v>8</v>
       </c>
       <c r="G652" t="s">
-        <v>408</v>
+        <v>393</v>
       </c>
     </row>
     <row r="653" spans="1:11">
       <c r="A653">
         <v>652</v>
       </c>
       <c r="B653" t="s">
-        <v>86</v>
+        <v>7</v>
       </c>
       <c r="C653" t="s">
-        <v>87</v>
+        <v>7</v>
       </c>
       <c r="D653">
         <v>0</v>
       </c>
       <c r="E653">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F653" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G653" t="s">
-        <v>187</v>
+        <v>394</v>
       </c>
     </row>
     <row r="654" spans="1:11">
       <c r="A654">
         <v>653</v>
       </c>
       <c r="B654" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="C654" t="s">
-        <v>276</v>
+        <v>7</v>
       </c>
       <c r="D654">
         <v>0</v>
       </c>
       <c r="E654">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F654" t="s">
         <v>8</v>
       </c>
       <c r="G654" t="s">
-        <v>409</v>
+        <v>394</v>
       </c>
     </row>
     <row r="655" spans="1:11">
       <c r="A655">
         <v>654</v>
       </c>
       <c r="B655" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="C655" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="D655">
         <v>0</v>
       </c>
       <c r="E655">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F655" t="s">
         <v>8</v>
       </c>
       <c r="G655" t="s">
-        <v>410</v>
+        <v>395</v>
       </c>
     </row>
     <row r="656" spans="1:11">
       <c r="A656">
         <v>655</v>
       </c>
       <c r="B656" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="C656" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="D656">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E656">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F656" t="s">
         <v>8</v>
       </c>
       <c r="G656" t="s">
-        <v>410</v>
+        <v>395</v>
       </c>
     </row>
     <row r="657" spans="1:11">
       <c r="A657">
         <v>656</v>
       </c>
       <c r="B657" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="C657" t="s">
-        <v>411</v>
+        <v>47</v>
       </c>
       <c r="D657">
         <v>0</v>
       </c>
       <c r="E657">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F657" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G657" t="s">
-        <v>410</v>
+        <v>396</v>
       </c>
     </row>
     <row r="658" spans="1:11">
       <c r="A658">
         <v>657</v>
       </c>
       <c r="B658" t="s">
-        <v>7</v>
+        <v>147</v>
       </c>
       <c r="C658" t="s">
-        <v>7</v>
+        <v>397</v>
       </c>
       <c r="D658">
         <v>0</v>
       </c>
       <c r="E658">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F658" t="s">
         <v>8</v>
       </c>
       <c r="G658" t="s">
-        <v>412</v>
+        <v>398</v>
       </c>
     </row>
     <row r="659" spans="1:11">
       <c r="A659">
         <v>658</v>
       </c>
       <c r="B659" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C659" t="s">
-        <v>79</v>
+        <v>399</v>
       </c>
       <c r="D659">
         <v>0</v>
       </c>
       <c r="E659">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F659" t="s">
         <v>8</v>
       </c>
       <c r="G659" t="s">
-        <v>408</v>
+        <v>393</v>
       </c>
     </row>
     <row r="660" spans="1:11">
       <c r="A660">
         <v>659</v>
       </c>
       <c r="B660" t="s">
         <v>15</v>
       </c>
       <c r="C660" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="D660">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E660">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F660" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G660" t="s">
-        <v>408</v>
+        <v>400</v>
       </c>
     </row>
     <row r="661" spans="1:11">
       <c r="A661">
         <v>660</v>
       </c>
       <c r="B661" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C661" t="s">
-        <v>79</v>
+        <v>127</v>
       </c>
       <c r="D661">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E661">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F661" t="s">
         <v>8</v>
       </c>
       <c r="G661" t="s">
-        <v>410</v>
+        <v>372</v>
       </c>
     </row>
     <row r="662" spans="1:11">
       <c r="A662">
         <v>661</v>
       </c>
       <c r="B662" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="C662" t="s">
-        <v>15</v>
+        <v>173</v>
       </c>
       <c r="D662">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="E662">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="F662" t="s">
         <v>8</v>
       </c>
       <c r="G662" t="s">
-        <v>413</v>
+        <v>401</v>
       </c>
     </row>
     <row r="663" spans="1:11">
       <c r="A663">
         <v>662</v>
       </c>
       <c r="B663" t="s">
-        <v>86</v>
+        <v>17</v>
       </c>
       <c r="C663" t="s">
-        <v>149</v>
+        <v>196</v>
       </c>
       <c r="D663">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E663">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F663" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G663" t="s">
-        <v>414</v>
+        <v>402</v>
       </c>
     </row>
     <row r="664" spans="1:11">
       <c r="A664">
         <v>663</v>
       </c>
       <c r="B664" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C664" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D664">
         <v>0</v>
       </c>
       <c r="E664">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F664" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G664" t="s">
-        <v>415</v>
+        <v>403</v>
       </c>
     </row>
     <row r="665" spans="1:11">
       <c r="A665">
         <v>664</v>
       </c>
       <c r="B665" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C665" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D665">
         <v>0</v>
       </c>
       <c r="E665">
         <v>15</v>
       </c>
       <c r="F665" t="s">
         <v>8</v>
       </c>
       <c r="G665" t="s">
-        <v>416</v>
+        <v>403</v>
       </c>
     </row>
     <row r="666" spans="1:11">
       <c r="A666">
         <v>665</v>
       </c>
       <c r="B666" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C666" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D666">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E666">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F666" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G666" t="s">
-        <v>416</v>
+        <v>403</v>
       </c>
     </row>
     <row r="667" spans="1:11">
       <c r="A667">
         <v>666</v>
       </c>
       <c r="B667" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C667" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="D667">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="E667">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F667" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G667" t="s">
-        <v>417</v>
+        <v>400</v>
       </c>
     </row>
     <row r="668" spans="1:11">
       <c r="A668">
         <v>667</v>
       </c>
       <c r="B668" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C668" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="D668">
         <v>0</v>
       </c>
       <c r="E668">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="F668" t="s">
         <v>8</v>
       </c>
       <c r="G668" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="669" spans="1:11">
       <c r="A669">
         <v>668</v>
       </c>
       <c r="B669" t="s">
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="C669" t="s">
-        <v>418</v>
+        <v>56</v>
       </c>
       <c r="D669">
         <v>0</v>
       </c>
       <c r="E669">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="F669" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G669" t="s">
-        <v>417</v>
+        <v>404</v>
       </c>
     </row>
     <row r="670" spans="1:11">
       <c r="A670">
         <v>669</v>
       </c>
       <c r="B670" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C670" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="D670">
         <v>0</v>
       </c>
       <c r="E670">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F670" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G670" t="s">
-        <v>416</v>
+        <v>128</v>
       </c>
     </row>
     <row r="671" spans="1:11">
       <c r="A671">
         <v>670</v>
       </c>
       <c r="B671" t="s">
         <v>15</v>
       </c>
       <c r="C671" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="D671">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="E671">
         <v>15</v>
       </c>
       <c r="F671" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G671" t="s">
-        <v>419</v>
+        <v>404</v>
       </c>
     </row>
     <row r="672" spans="1:11">
       <c r="A672">
         <v>671</v>
       </c>
       <c r="B672" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="C672" t="s">
-        <v>420</v>
+        <v>30</v>
       </c>
       <c r="D672">
         <v>0</v>
       </c>
       <c r="E672">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F672" t="s">
         <v>8</v>
       </c>
       <c r="G672" t="s">
-        <v>421</v>
+        <v>383</v>
       </c>
     </row>
     <row r="673" spans="1:11">
       <c r="A673">
         <v>672</v>
       </c>
       <c r="B673" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C673" t="s">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="D673">
         <v>0</v>
       </c>
       <c r="E673">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F673" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G673" t="s">
-        <v>422</v>
+        <v>128</v>
       </c>
     </row>
     <row r="674" spans="1:11">
       <c r="A674">
         <v>673</v>
       </c>
       <c r="B674" t="s">
         <v>15</v>
       </c>
       <c r="C674" t="s">
-        <v>15</v>
+        <v>192</v>
       </c>
       <c r="D674">
         <v>0</v>
       </c>
       <c r="E674">
         <v>15</v>
       </c>
       <c r="F674" t="s">
         <v>8</v>
       </c>
       <c r="G674" t="s">
-        <v>422</v>
+        <v>405</v>
       </c>
     </row>
     <row r="675" spans="1:11">
       <c r="A675">
         <v>674</v>
       </c>
       <c r="B675" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C675" t="s">
-        <v>118</v>
+        <v>273</v>
       </c>
       <c r="D675">
         <v>0</v>
       </c>
       <c r="E675">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F675" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G675" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
     </row>
     <row r="676" spans="1:11">
       <c r="A676">
         <v>675</v>
       </c>
       <c r="B676" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C676" t="s">
-        <v>118</v>
+        <v>50</v>
       </c>
       <c r="D676">
         <v>0</v>
       </c>
       <c r="E676">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F676" t="s">
         <v>8</v>
       </c>
       <c r="G676" t="s">
-        <v>412</v>
+        <v>390</v>
       </c>
     </row>
     <row r="677" spans="1:11">
       <c r="A677">
         <v>676</v>
       </c>
       <c r="B677" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="C677" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D677">
         <v>0</v>
       </c>
       <c r="E677">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F677" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G677" t="s">
-        <v>423</v>
+        <v>330</v>
       </c>
     </row>
     <row r="678" spans="1:11">
       <c r="A678">
         <v>677</v>
       </c>
       <c r="B678" t="s">
-        <v>107</v>
+        <v>29</v>
       </c>
       <c r="C678" t="s">
-        <v>107</v>
+        <v>50</v>
       </c>
       <c r="D678">
         <v>0</v>
       </c>
       <c r="E678">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="F678" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G678" t="s">
-        <v>423</v>
+        <v>390</v>
       </c>
     </row>
     <row r="679" spans="1:11">
       <c r="A679">
         <v>678</v>
       </c>
       <c r="B679" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C679" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="D679">
         <v>0</v>
       </c>
       <c r="E679">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F679" t="s">
         <v>8</v>
       </c>
       <c r="G679" t="s">
-        <v>270</v>
+        <v>128</v>
       </c>
     </row>
     <row r="680" spans="1:11">
       <c r="A680">
         <v>679</v>
       </c>
       <c r="B680" t="s">
-        <v>127</v>
+        <v>29</v>
       </c>
       <c r="C680" t="s">
-        <v>159</v>
+        <v>50</v>
       </c>
       <c r="D680">
         <v>0</v>
       </c>
       <c r="E680">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F680" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G680" t="s">
-        <v>419</v>
+        <v>390</v>
       </c>
     </row>
     <row r="681" spans="1:11">
       <c r="A681">
         <v>680</v>
       </c>
       <c r="B681" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C681" t="s">
-        <v>79</v>
+        <v>19</v>
       </c>
       <c r="D681">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E681">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="F681" t="s">
         <v>8</v>
       </c>
       <c r="G681" t="s">
-        <v>416</v>
+        <v>406</v>
       </c>
     </row>
     <row r="682" spans="1:11">
       <c r="A682">
         <v>681</v>
       </c>
       <c r="B682" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="C682" t="s">
-        <v>323</v>
+        <v>19</v>
       </c>
       <c r="D682">
         <v>0</v>
       </c>
       <c r="E682">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F682" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G682" t="s">
-        <v>422</v>
+        <v>406</v>
       </c>
     </row>
     <row r="683" spans="1:11">
       <c r="A683">
         <v>682</v>
       </c>
       <c r="B683" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="C683" t="s">
-        <v>15</v>
+        <v>190</v>
       </c>
       <c r="D683">
         <v>0</v>
       </c>
       <c r="E683">
         <v>17</v>
       </c>
       <c r="F683" t="s">
         <v>8</v>
       </c>
       <c r="G683" t="s">
-        <v>424</v>
+        <v>407</v>
       </c>
     </row>
     <row r="684" spans="1:11">
       <c r="A684">
         <v>683</v>
       </c>
       <c r="B684" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="C684" t="s">
-        <v>371</v>
+        <v>58</v>
       </c>
       <c r="D684">
         <v>0</v>
       </c>
       <c r="E684">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F684" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G684" t="s">
-        <v>422</v>
+        <v>407</v>
       </c>
     </row>
     <row r="685" spans="1:11">
       <c r="A685">
         <v>684</v>
       </c>
       <c r="B685" t="s">
-        <v>127</v>
+        <v>42</v>
       </c>
       <c r="C685" t="s">
-        <v>159</v>
+        <v>408</v>
       </c>
       <c r="D685">
         <v>0</v>
       </c>
       <c r="E685">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F685" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G685" t="s">
-        <v>419</v>
+        <v>128</v>
       </c>
     </row>
     <row r="686" spans="1:11">
       <c r="A686">
         <v>685</v>
       </c>
       <c r="B686" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C686" t="s">
-        <v>15</v>
+        <v>327</v>
       </c>
       <c r="D686">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E686">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F686" t="s">
         <v>8</v>
       </c>
       <c r="G686" t="s">
-        <v>425</v>
+        <v>406</v>
       </c>
     </row>
     <row r="687" spans="1:11">
       <c r="A687">
         <v>686</v>
       </c>
       <c r="B687" t="s">
         <v>15</v>
       </c>
       <c r="C687" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="D687">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E687">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="F687" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G687" t="s">
-        <v>372</v>
+        <v>409</v>
       </c>
     </row>
     <row r="688" spans="1:11">
       <c r="A688">
         <v>687</v>
       </c>
       <c r="B688" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="C688" t="s">
-        <v>134</v>
+        <v>55</v>
       </c>
       <c r="D688">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E688">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F688" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G688" t="s">
-        <v>426</v>
+        <v>407</v>
       </c>
     </row>
     <row r="689" spans="1:11">
       <c r="A689">
         <v>688</v>
       </c>
       <c r="B689" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="C689" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="D689">
         <v>0</v>
       </c>
       <c r="E689">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F689" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G689" t="s">
-        <v>427</v>
+        <v>407</v>
       </c>
     </row>
     <row r="690" spans="1:11">
       <c r="A690">
         <v>689</v>
       </c>
       <c r="B690" t="s">
-        <v>309</v>
+        <v>155</v>
       </c>
       <c r="C690" t="s">
-        <v>309</v>
+        <v>155</v>
       </c>
       <c r="D690">
         <v>0</v>
       </c>
       <c r="E690">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F690" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G690" t="s">
-        <v>425</v>
+        <v>407</v>
       </c>
     </row>
     <row r="691" spans="1:11">
       <c r="A691">
         <v>690</v>
       </c>
       <c r="B691" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C691" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="D691">
         <v>0</v>
       </c>
       <c r="E691">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F691" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G691" t="s">
-        <v>428</v>
+        <v>410</v>
       </c>
     </row>
     <row r="692" spans="1:11">
       <c r="A692">
         <v>691</v>
       </c>
       <c r="B692" t="s">
-        <v>34</v>
+        <v>103</v>
       </c>
       <c r="C692" t="s">
-        <v>34</v>
+        <v>190</v>
       </c>
       <c r="D692">
         <v>0</v>
       </c>
       <c r="E692">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="F692" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G692" t="s">
-        <v>429</v>
+        <v>405</v>
       </c>
     </row>
     <row r="693" spans="1:11">
       <c r="A693">
         <v>692</v>
       </c>
       <c r="B693" t="s">
-        <v>127</v>
+        <v>103</v>
       </c>
       <c r="C693" t="s">
-        <v>137</v>
+        <v>190</v>
       </c>
       <c r="D693">
         <v>0</v>
       </c>
       <c r="E693">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="F693" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G693" t="s">
-        <v>430</v>
+        <v>405</v>
       </c>
     </row>
     <row r="694" spans="1:11">
       <c r="A694">
         <v>693</v>
       </c>
       <c r="B694" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="C694" t="s">
-        <v>266</v>
+        <v>190</v>
       </c>
       <c r="D694">
         <v>0</v>
       </c>
       <c r="E694">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="F694" t="s">
         <v>8</v>
       </c>
       <c r="G694" t="s">
-        <v>431</v>
+        <v>405</v>
       </c>
     </row>
     <row r="695" spans="1:11">
       <c r="A695">
         <v>694</v>
       </c>
       <c r="B695" t="s">
-        <v>127</v>
+        <v>103</v>
       </c>
       <c r="C695" t="s">
-        <v>137</v>
+        <v>411</v>
       </c>
       <c r="D695">
         <v>0</v>
       </c>
       <c r="E695">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F695" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G695" t="s">
-        <v>432</v>
+        <v>412</v>
       </c>
     </row>
     <row r="696" spans="1:11">
       <c r="A696">
         <v>695</v>
       </c>
       <c r="B696" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="C696" t="s">
-        <v>79</v>
+        <v>413</v>
       </c>
       <c r="D696">
         <v>0</v>
       </c>
       <c r="E696">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F696" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G696" t="s">
-        <v>426</v>
+        <v>405</v>
       </c>
     </row>
     <row r="697" spans="1:11">
       <c r="A697">
         <v>696</v>
       </c>
       <c r="B697" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="C697" t="s">
-        <v>433</v>
+        <v>56</v>
       </c>
       <c r="D697">
         <v>0</v>
       </c>
       <c r="E697">
         <v>15</v>
       </c>
       <c r="F697" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G697" t="s">
-        <v>340</v>
+        <v>414</v>
       </c>
     </row>
     <row r="698" spans="1:11">
       <c r="A698">
         <v>697</v>
       </c>
       <c r="B698" t="s">
-        <v>86</v>
+        <v>57</v>
       </c>
       <c r="C698" t="s">
-        <v>87</v>
+        <v>58</v>
       </c>
       <c r="D698">
         <v>0</v>
       </c>
       <c r="E698">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F698" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G698" t="s">
-        <v>434</v>
+        <v>415</v>
       </c>
     </row>
     <row r="699" spans="1:11">
       <c r="A699">
         <v>698</v>
       </c>
       <c r="B699" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="C699" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D699">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="E699">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F699" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G699" t="s">
-        <v>434</v>
+        <v>415</v>
       </c>
     </row>
     <row r="700" spans="1:11">
       <c r="A700">
         <v>699</v>
       </c>
       <c r="B700" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C700" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D700">
         <v>0</v>
       </c>
       <c r="E700">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F700" t="s">
         <v>8</v>
       </c>
       <c r="G700" t="s">
-        <v>432</v>
+        <v>415</v>
       </c>
     </row>
     <row r="701" spans="1:11">
       <c r="A701">
         <v>700</v>
       </c>
       <c r="B701" t="s">
-        <v>75</v>
+        <v>23</v>
       </c>
       <c r="C701" t="s">
-        <v>75</v>
+        <v>125</v>
       </c>
       <c r="D701">
         <v>0</v>
       </c>
       <c r="E701">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F701" t="s">
         <v>8</v>
       </c>
       <c r="G701" t="s">
-        <v>434</v>
+        <v>416</v>
       </c>
     </row>
     <row r="702" spans="1:11">
       <c r="A702">
         <v>701</v>
       </c>
       <c r="B702" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="C702" t="s">
-        <v>93</v>
+        <v>178</v>
       </c>
       <c r="D702">
         <v>0</v>
       </c>
       <c r="E702">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F702" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G702" t="s">
-        <v>432</v>
+        <v>417</v>
       </c>
     </row>
     <row r="703" spans="1:11">
       <c r="A703">
         <v>702</v>
       </c>
       <c r="B703" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="C703" t="s">
-        <v>93</v>
+        <v>418</v>
       </c>
       <c r="D703">
         <v>0</v>
       </c>
       <c r="E703">
         <v>16</v>
       </c>
       <c r="F703" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G703" t="s">
-        <v>432</v>
+        <v>412</v>
       </c>
     </row>
     <row r="704" spans="1:11">
       <c r="A704">
         <v>703</v>
       </c>
       <c r="B704" t="s">
         <v>7</v>
       </c>
       <c r="C704" t="s">
-        <v>7</v>
+        <v>123</v>
       </c>
       <c r="D704">
         <v>0</v>
       </c>
       <c r="E704">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F704" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G704" t="s">
-        <v>435</v>
+        <v>416</v>
       </c>
     </row>
     <row r="705" spans="1:11">
       <c r="A705">
         <v>704</v>
       </c>
       <c r="B705" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="C705" t="s">
-        <v>371</v>
+        <v>178</v>
       </c>
       <c r="D705">
         <v>0</v>
       </c>
       <c r="E705">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="F705" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G705" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="706" spans="1:11">
       <c r="A706">
         <v>705</v>
       </c>
       <c r="B706" t="s">
-        <v>107</v>
+        <v>49</v>
       </c>
       <c r="C706" t="s">
-        <v>107</v>
+        <v>168</v>
       </c>
       <c r="D706">
         <v>0</v>
       </c>
       <c r="E706">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F706" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G706" t="s">
-        <v>436</v>
+        <v>219</v>
       </c>
     </row>
     <row r="707" spans="1:11">
       <c r="A707">
         <v>706</v>
       </c>
       <c r="B707" t="s">
-        <v>107</v>
+        <v>49</v>
       </c>
       <c r="C707" t="s">
-        <v>107</v>
+        <v>168</v>
       </c>
       <c r="D707">
         <v>0</v>
       </c>
       <c r="E707">
         <v>0</v>
       </c>
       <c r="F707" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G707" t="s">
-        <v>436</v>
+        <v>415</v>
       </c>
     </row>
     <row r="708" spans="1:11">
       <c r="A708">
         <v>707</v>
       </c>
       <c r="B708" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="C708" t="s">
-        <v>91</v>
+        <v>272</v>
       </c>
       <c r="D708">
         <v>0</v>
       </c>
       <c r="E708">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F708" t="s">
         <v>8</v>
       </c>
       <c r="G708" t="s">
-        <v>437</v>
+        <v>419</v>
       </c>
     </row>
     <row r="709" spans="1:11">
       <c r="A709">
         <v>708</v>
       </c>
       <c r="B709" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="C709" t="s">
-        <v>344</v>
+        <v>26</v>
       </c>
       <c r="D709">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E709">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="F709" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G709" t="s">
-        <v>438</v>
+        <v>414</v>
       </c>
     </row>
     <row r="710" spans="1:11">
       <c r="A710">
         <v>709</v>
       </c>
       <c r="B710" t="s">
         <v>15</v>
       </c>
       <c r="C710" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="D710">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="E710">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F710" t="s">
         <v>8</v>
       </c>
       <c r="G710" t="s">
-        <v>439</v>
+        <v>420</v>
       </c>
     </row>
     <row r="711" spans="1:11">
       <c r="A711">
         <v>710</v>
       </c>
       <c r="B711" t="s">
         <v>15</v>
       </c>
       <c r="C711" t="s">
-        <v>118</v>
+        <v>37</v>
       </c>
       <c r="D711">
         <v>0</v>
       </c>
       <c r="E711">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F711" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G711" t="s">
-        <v>437</v>
+        <v>421</v>
       </c>
     </row>
     <row r="712" spans="1:11">
       <c r="A712">
         <v>711</v>
       </c>
       <c r="B712" t="s">
         <v>15</v>
       </c>
       <c r="C712" t="s">
-        <v>266</v>
+        <v>101</v>
       </c>
       <c r="D712">
         <v>0</v>
       </c>
       <c r="E712">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F712" t="s">
         <v>8</v>
       </c>
       <c r="G712" t="s">
-        <v>438</v>
+        <v>348</v>
       </c>
     </row>
     <row r="713" spans="1:11">
       <c r="A713">
         <v>712</v>
       </c>
       <c r="B713" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C713" t="s">
-        <v>440</v>
+        <v>89</v>
       </c>
       <c r="D713">
         <v>0</v>
       </c>
       <c r="E713">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F713" t="s">
         <v>8</v>
       </c>
       <c r="G713" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
     </row>
     <row r="714" spans="1:11">
       <c r="A714">
         <v>713</v>
       </c>
       <c r="B714" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C714" t="s">
-        <v>150</v>
+        <v>423</v>
       </c>
       <c r="D714">
         <v>0</v>
       </c>
       <c r="E714">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F714" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G714" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
     </row>
     <row r="715" spans="1:11">
       <c r="A715">
         <v>714</v>
       </c>
       <c r="B715" t="s">
         <v>15</v>
       </c>
       <c r="C715" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="D715">
         <v>0</v>
       </c>
       <c r="E715">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F715" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G715" t="s">
-        <v>441</v>
+        <v>424</v>
       </c>
     </row>
     <row r="716" spans="1:11">
       <c r="A716">
         <v>715</v>
       </c>
       <c r="B716" t="s">
-        <v>228</v>
+        <v>19</v>
       </c>
       <c r="C716" t="s">
-        <v>442</v>
+        <v>64</v>
       </c>
       <c r="D716">
         <v>0</v>
       </c>
       <c r="E716">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="F716" t="s">
         <v>8</v>
       </c>
       <c r="G716" t="s">
-        <v>437</v>
+        <v>424</v>
       </c>
     </row>
     <row r="717" spans="1:11">
       <c r="A717">
         <v>716</v>
       </c>
       <c r="B717" t="s">
-        <v>228</v>
+        <v>103</v>
       </c>
       <c r="C717" t="s">
-        <v>442</v>
+        <v>425</v>
       </c>
       <c r="D717">
         <v>0</v>
       </c>
       <c r="E717">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="F717" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G717" t="s">
-        <v>437</v>
+        <v>426</v>
       </c>
     </row>
     <row r="718" spans="1:11">
       <c r="A718">
         <v>717</v>
       </c>
       <c r="B718" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C718" t="s">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="D718">
         <v>0</v>
       </c>
       <c r="E718">
         <v>17</v>
       </c>
       <c r="F718" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G718" t="s">
-        <v>443</v>
+        <v>424</v>
       </c>
     </row>
     <row r="719" spans="1:11">
       <c r="A719">
         <v>718</v>
       </c>
       <c r="B719" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="C719" t="s">
-        <v>444</v>
+        <v>427</v>
       </c>
       <c r="D719">
         <v>0</v>
       </c>
       <c r="E719">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F719" t="s">
         <v>8</v>
       </c>
       <c r="G719" t="s">
-        <v>441</v>
+        <v>428</v>
       </c>
     </row>
     <row r="720" spans="1:11">
       <c r="A720">
         <v>719</v>
       </c>
       <c r="B720" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="C720" t="s">
-        <v>64</v>
+        <v>15</v>
       </c>
       <c r="D720">
         <v>0</v>
       </c>
       <c r="E720">
         <v>17</v>
       </c>
       <c r="F720" t="s">
         <v>8</v>
       </c>
       <c r="G720" t="s">
-        <v>401</v>
+        <v>429</v>
       </c>
     </row>
     <row r="721" spans="1:11">
       <c r="A721">
         <v>720</v>
       </c>
       <c r="B721" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C721" t="s">
-        <v>117</v>
+        <v>15</v>
       </c>
       <c r="D721">
         <v>0</v>
       </c>
       <c r="E721">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F721" t="s">
         <v>8</v>
       </c>
       <c r="G721" t="s">
-        <v>292</v>
+        <v>429</v>
       </c>
     </row>
     <row r="722" spans="1:11">
       <c r="A722">
         <v>721</v>
       </c>
       <c r="B722" t="s">
         <v>15</v>
       </c>
       <c r="C722" t="s">
-        <v>145</v>
+        <v>15</v>
       </c>
       <c r="D722">
         <v>0</v>
       </c>
       <c r="E722">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F722" t="s">
         <v>8</v>
       </c>
       <c r="G722" t="s">
-        <v>445</v>
+        <v>429</v>
       </c>
     </row>
     <row r="723" spans="1:11">
       <c r="A723">
         <v>722</v>
       </c>
       <c r="B723" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="C723" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="D723">
         <v>0</v>
       </c>
       <c r="E723">
         <v>16</v>
       </c>
       <c r="F723" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G723" t="s">
-        <v>445</v>
+        <v>429</v>
       </c>
     </row>
     <row r="724" spans="1:11">
       <c r="A724">
         <v>723</v>
       </c>
       <c r="B724" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="C724" t="s">
-        <v>37</v>
+        <v>114</v>
       </c>
       <c r="D724">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E724">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F724" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G724" t="s">
-        <v>445</v>
+        <v>424</v>
       </c>
     </row>
     <row r="725" spans="1:11">
       <c r="A725">
         <v>724</v>
       </c>
       <c r="B725" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="C725" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="D725">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E725">
         <v>17</v>
       </c>
       <c r="F725" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G725" t="s">
-        <v>445</v>
+        <v>430</v>
       </c>
     </row>
     <row r="726" spans="1:11">
       <c r="A726">
         <v>725</v>
       </c>
       <c r="B726" t="s">
         <v>15</v>
       </c>
       <c r="C726" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="D726">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="E726">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="F726" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G726" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
     </row>
     <row r="727" spans="1:11">
       <c r="A727">
         <v>726</v>
       </c>
       <c r="B727" t="s">
         <v>15</v>
       </c>
       <c r="C727" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="D727">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E727">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="F727" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G727" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
     </row>
     <row r="728" spans="1:11">
       <c r="A728">
         <v>727</v>
       </c>
       <c r="B728" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C728" t="s">
-        <v>167</v>
+        <v>15</v>
       </c>
       <c r="D728">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E728">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F728" t="s">
         <v>8</v>
       </c>
       <c r="G728" t="s">
-        <v>446</v>
+        <v>431</v>
       </c>
     </row>
     <row r="729" spans="1:11">
       <c r="A729">
         <v>728</v>
       </c>
       <c r="B729" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="C729" t="s">
-        <v>15</v>
+        <v>258</v>
       </c>
       <c r="D729">
         <v>0</v>
       </c>
       <c r="E729">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F729" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G729" t="s">
-        <v>447</v>
+        <v>430</v>
       </c>
     </row>
     <row r="730" spans="1:11">
       <c r="A730">
         <v>729</v>
       </c>
       <c r="B730" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C730" t="s">
-        <v>448</v>
+        <v>15</v>
       </c>
       <c r="D730">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E730">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F730" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G730" t="s">
-        <v>441</v>
+        <v>431</v>
       </c>
     </row>
     <row r="731" spans="1:11">
       <c r="A731">
         <v>730</v>
       </c>
       <c r="B731" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="C731" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="D731">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="E731">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F731" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G731" t="s">
-        <v>449</v>
+        <v>432</v>
       </c>
     </row>
     <row r="732" spans="1:11">
       <c r="A732">
         <v>731</v>
       </c>
       <c r="B732" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="C732" t="s">
-        <v>79</v>
+        <v>433</v>
       </c>
       <c r="D732">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="E732">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F732" t="s">
         <v>8</v>
       </c>
       <c r="G732" t="s">
-        <v>449</v>
+        <v>431</v>
       </c>
     </row>
     <row r="733" spans="1:11">
       <c r="A733">
         <v>732</v>
       </c>
       <c r="B733" t="s">
-        <v>124</v>
+        <v>17</v>
       </c>
       <c r="C733" t="s">
-        <v>125</v>
+        <v>17</v>
       </c>
       <c r="D733">
         <v>0</v>
       </c>
       <c r="E733">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F733" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G733" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="734" spans="1:11">
       <c r="A734">
         <v>733</v>
       </c>
       <c r="B734" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="C734" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="D734">
         <v>0</v>
       </c>
       <c r="E734">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F734" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G734" t="s">
-        <v>450</v>
+        <v>434</v>
       </c>
     </row>
     <row r="735" spans="1:11">
       <c r="A735">
         <v>734</v>
       </c>
       <c r="B735" t="s">
-        <v>107</v>
+        <v>23</v>
       </c>
       <c r="C735" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D735">
         <v>0</v>
       </c>
       <c r="E735">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F735" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G735" t="s">
-        <v>450</v>
+        <v>434</v>
       </c>
     </row>
     <row r="736" spans="1:11">
       <c r="A736">
         <v>735</v>
       </c>
       <c r="B736" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="C736" t="s">
-        <v>262</v>
+        <v>54</v>
       </c>
       <c r="D736">
         <v>0</v>
       </c>
       <c r="E736">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="F736" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G736" t="s">
-        <v>451</v>
+        <v>435</v>
       </c>
     </row>
     <row r="737" spans="1:11">
       <c r="A737">
         <v>736</v>
       </c>
       <c r="B737" t="s">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="C737" t="s">
-        <v>452</v>
+        <v>54</v>
       </c>
       <c r="D737">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="E737">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="F737" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G737" t="s">
-        <v>374</v>
+        <v>436</v>
       </c>
     </row>
     <row r="738" spans="1:11">
       <c r="A738">
         <v>737</v>
       </c>
       <c r="B738" t="s">
         <v>15</v>
       </c>
       <c r="C738" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="D738">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="E738">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F738" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G738" t="s">
-        <v>453</v>
+        <v>437</v>
       </c>
     </row>
     <row r="739" spans="1:11">
       <c r="A739">
         <v>738</v>
       </c>
       <c r="B739" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="C739" t="s">
-        <v>454</v>
+        <v>16</v>
       </c>
       <c r="D739">
         <v>0</v>
       </c>
       <c r="E739">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F739" t="s">
         <v>8</v>
       </c>
       <c r="G739" t="s">
-        <v>453</v>
+        <v>364</v>
       </c>
     </row>
     <row r="740" spans="1:11">
       <c r="A740">
         <v>739</v>
       </c>
       <c r="B740" t="s">
         <v>15</v>
       </c>
       <c r="C740" t="s">
         <v>15</v>
       </c>
       <c r="D740">
         <v>0</v>
       </c>
       <c r="E740">
         <v>0</v>
       </c>
       <c r="F740" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G740" t="s">
-        <v>455</v>
+        <v>434</v>
       </c>
     </row>
     <row r="741" spans="1:11">
       <c r="A741">
         <v>740</v>
       </c>
       <c r="B741" t="s">
         <v>15</v>
       </c>
       <c r="C741" t="s">
-        <v>15</v>
+        <v>179</v>
       </c>
       <c r="D741">
         <v>0</v>
       </c>
       <c r="E741">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F741" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G741" t="s">
-        <v>456</v>
+        <v>438</v>
       </c>
     </row>
     <row r="742" spans="1:11">
       <c r="A742">
         <v>741</v>
       </c>
       <c r="B742" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C742" t="s">
-        <v>167</v>
+        <v>16</v>
       </c>
       <c r="D742">
         <v>0</v>
       </c>
       <c r="E742">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="F742" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G742" t="s">
-        <v>457</v>
+        <v>364</v>
       </c>
     </row>
     <row r="743" spans="1:11">
       <c r="A743">
         <v>742</v>
       </c>
       <c r="B743" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C743" t="s">
-        <v>15</v>
+        <v>439</v>
       </c>
       <c r="D743">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="E743">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F743" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G743" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="744" spans="1:11">
       <c r="A744">
         <v>743</v>
       </c>
       <c r="B744" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C744" t="s">
-        <v>15</v>
+        <v>439</v>
       </c>
       <c r="D744">
         <v>0</v>
       </c>
       <c r="E744">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="F744" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G744" t="s">
-        <v>458</v>
+        <v>440</v>
       </c>
     </row>
     <row r="745" spans="1:11">
       <c r="A745">
         <v>744</v>
       </c>
       <c r="B745" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C745" t="s">
-        <v>18</v>
+        <v>439</v>
       </c>
       <c r="D745">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="E745">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F745" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G745" t="s">
-        <v>20</v>
+        <v>436</v>
       </c>
     </row>
     <row r="746" spans="1:11">
       <c r="A746">
         <v>745</v>
       </c>
       <c r="B746" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C746" t="s">
-        <v>91</v>
+        <v>439</v>
       </c>
       <c r="D746">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E746">
         <v>12</v>
       </c>
       <c r="F746" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G746" t="s">
-        <v>457</v>
+        <v>436</v>
       </c>
     </row>
     <row r="747" spans="1:11">
       <c r="A747">
         <v>746</v>
       </c>
       <c r="B747" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C747" t="s">
-        <v>91</v>
+        <v>439</v>
       </c>
       <c r="D747">
         <v>0</v>
       </c>
       <c r="E747">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F747" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G747" t="s">
-        <v>457</v>
+        <v>436</v>
       </c>
     </row>
     <row r="748" spans="1:11">
       <c r="A748">
         <v>747</v>
       </c>
       <c r="B748" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C748" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="D748">
         <v>0</v>
       </c>
       <c r="E748">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="F748" t="s">
         <v>8</v>
       </c>
       <c r="G748" t="s">
-        <v>453</v>
+        <v>420</v>
       </c>
     </row>
     <row r="749" spans="1:11">
       <c r="A749">
         <v>748</v>
       </c>
       <c r="B749" t="s">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="C749" t="s">
-        <v>53</v>
+        <v>127</v>
       </c>
       <c r="D749">
         <v>0</v>
       </c>
       <c r="E749">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F749" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G749" t="s">
-        <v>456</v>
+        <v>431</v>
       </c>
     </row>
     <row r="750" spans="1:11">
       <c r="A750">
         <v>749</v>
       </c>
       <c r="B750" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C750" t="s">
-        <v>459</v>
+        <v>89</v>
       </c>
       <c r="D750">
         <v>0</v>
       </c>
       <c r="E750">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F750" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G750" t="s">
-        <v>460</v>
+        <v>364</v>
       </c>
     </row>
     <row r="751" spans="1:11">
       <c r="A751">
         <v>750</v>
       </c>
       <c r="B751" t="s">
-        <v>127</v>
+        <v>142</v>
       </c>
       <c r="C751" t="s">
-        <v>159</v>
+        <v>143</v>
       </c>
       <c r="D751">
         <v>0</v>
       </c>
       <c r="E751">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="F751" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G751" t="s">
-        <v>460</v>
+        <v>440</v>
       </c>
     </row>
     <row r="752" spans="1:11">
       <c r="A752">
         <v>751</v>
       </c>
       <c r="B752" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="C752" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="D752">
         <v>0</v>
       </c>
       <c r="E752">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F752" t="s">
         <v>8</v>
       </c>
       <c r="G752" t="s">
-        <v>458</v>
+        <v>441</v>
       </c>
     </row>
     <row r="753" spans="1:11">
       <c r="A753">
         <v>752</v>
       </c>
       <c r="B753" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="C753" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="D753">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E753">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F753" t="s">
         <v>8</v>
       </c>
       <c r="G753" t="s">
-        <v>461</v>
+        <v>430</v>
       </c>
     </row>
     <row r="754" spans="1:11">
       <c r="A754">
         <v>753</v>
       </c>
       <c r="B754" t="s">
-        <v>107</v>
+        <v>49</v>
       </c>
       <c r="C754" t="s">
-        <v>107</v>
+        <v>168</v>
       </c>
       <c r="D754">
         <v>0</v>
       </c>
       <c r="E754">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F754" t="s">
         <v>8</v>
       </c>
       <c r="G754" t="s">
-        <v>461</v>
+        <v>415</v>
       </c>
     </row>
     <row r="755" spans="1:11">
       <c r="A755">
         <v>754</v>
       </c>
       <c r="B755" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="C755" t="s">
-        <v>15</v>
+        <v>168</v>
       </c>
       <c r="D755">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="E755">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="F755" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G755" t="s">
-        <v>462</v>
+        <v>442</v>
       </c>
     </row>
     <row r="756" spans="1:11">
       <c r="A756">
         <v>755</v>
       </c>
       <c r="B756" t="s">
         <v>49</v>
       </c>
       <c r="C756" t="s">
-        <v>344</v>
+        <v>49</v>
       </c>
       <c r="D756">
         <v>0</v>
       </c>
       <c r="E756">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="F756" t="s">
         <v>8</v>
       </c>
       <c r="G756" t="s">
-        <v>462</v>
+        <v>442</v>
       </c>
     </row>
     <row r="757" spans="1:11">
       <c r="A757">
         <v>756</v>
       </c>
       <c r="B757" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="C757" t="s">
-        <v>122</v>
+        <v>19</v>
       </c>
       <c r="D757">
         <v>0</v>
       </c>
       <c r="E757">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F757" t="s">
         <v>8</v>
       </c>
       <c r="G757" t="s">
-        <v>383</v>
+        <v>440</v>
       </c>
     </row>
     <row r="758" spans="1:11">
       <c r="A758">
         <v>757</v>
       </c>
       <c r="B758" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="C758" t="s">
-        <v>122</v>
+        <v>89</v>
       </c>
       <c r="D758">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E758">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F758" t="s">
         <v>8</v>
       </c>
       <c r="G758" t="s">
-        <v>383</v>
+        <v>237</v>
       </c>
     </row>
     <row r="759" spans="1:11">
       <c r="A759">
         <v>758</v>
       </c>
       <c r="B759" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="C759" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="D759">
         <v>0</v>
       </c>
       <c r="E759">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="F759" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G759" t="s">
-        <v>463</v>
+        <v>443</v>
       </c>
     </row>
     <row r="760" spans="1:11">
       <c r="A760">
         <v>759</v>
       </c>
       <c r="B760" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C760" t="s">
-        <v>192</v>
+        <v>15</v>
       </c>
       <c r="D760">
         <v>0</v>
       </c>
       <c r="E760">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F760" t="s">
         <v>8</v>
       </c>
       <c r="G760" t="s">
-        <v>464</v>
+        <v>444</v>
       </c>
     </row>
     <row r="761" spans="1:11">
       <c r="A761">
         <v>760</v>
       </c>
       <c r="B761" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="C761" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="D761">
         <v>0</v>
       </c>
       <c r="E761">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F761" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G761" t="s">
-        <v>465</v>
+        <v>430</v>
       </c>
     </row>
     <row r="762" spans="1:11">
       <c r="A762">
         <v>761</v>
       </c>
       <c r="B762" t="s">
-        <v>127</v>
+        <v>57</v>
       </c>
       <c r="C762" t="s">
-        <v>244</v>
+        <v>58</v>
       </c>
       <c r="D762">
         <v>0</v>
       </c>
       <c r="E762">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="F762" t="s">
         <v>8</v>
       </c>
       <c r="G762" t="s">
-        <v>466</v>
+        <v>430</v>
       </c>
     </row>
     <row r="763" spans="1:11">
       <c r="A763">
         <v>762</v>
       </c>
       <c r="B763" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="C763" t="s">
-        <v>122</v>
+        <v>58</v>
       </c>
       <c r="D763">
         <v>0</v>
       </c>
       <c r="E763">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="F763" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G763" t="s">
-        <v>416</v>
+        <v>430</v>
       </c>
     </row>
     <row r="764" spans="1:11">
       <c r="A764">
         <v>763</v>
       </c>
       <c r="B764" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="C764" t="s">
-        <v>15</v>
+        <v>445</v>
       </c>
       <c r="D764">
         <v>0</v>
       </c>
       <c r="E764">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F764" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G764" t="s">
-        <v>467</v>
+        <v>426</v>
       </c>
     </row>
     <row r="765" spans="1:11">
       <c r="A765">
         <v>764</v>
       </c>
       <c r="B765" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C765" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="D765">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="E765">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F765" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G765" t="s">
-        <v>467</v>
+        <v>438</v>
       </c>
     </row>
     <row r="766" spans="1:11">
       <c r="A766">
         <v>765</v>
       </c>
       <c r="B766" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C766" t="s">
-        <v>157</v>
+        <v>81</v>
       </c>
       <c r="D766">
         <v>0</v>
       </c>
       <c r="E766">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F766" t="s">
         <v>8</v>
       </c>
       <c r="G766" t="s">
-        <v>468</v>
+        <v>434</v>
       </c>
     </row>
     <row r="767" spans="1:11">
       <c r="A767">
         <v>766</v>
       </c>
       <c r="B767" t="s">
         <v>15</v>
       </c>
       <c r="C767" t="s">
-        <v>15</v>
+        <v>101</v>
       </c>
       <c r="D767">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="E767">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F767" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G767" t="s">
-        <v>467</v>
+        <v>446</v>
       </c>
     </row>
     <row r="768" spans="1:11">
       <c r="A768">
         <v>767</v>
       </c>
       <c r="B768" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="C768" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="D768">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="E768">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F768" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G768" t="s">
-        <v>467</v>
+        <v>447</v>
       </c>
     </row>
     <row r="769" spans="1:11">
       <c r="A769">
         <v>768</v>
       </c>
       <c r="B769" t="s">
         <v>15</v>
       </c>
       <c r="C769" t="s">
         <v>15</v>
       </c>
       <c r="D769">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E769">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F769" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G769" t="s">
-        <v>469</v>
+        <v>448</v>
       </c>
     </row>
     <row r="770" spans="1:11">
       <c r="A770">
         <v>769</v>
       </c>
       <c r="B770" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C770" t="s">
-        <v>82</v>
+        <v>449</v>
       </c>
       <c r="D770">
         <v>0</v>
       </c>
       <c r="E770">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F770" t="s">
         <v>8</v>
       </c>
       <c r="G770" t="s">
-        <v>469</v>
+        <v>448</v>
       </c>
     </row>
     <row r="771" spans="1:11">
       <c r="A771">
         <v>770</v>
       </c>
       <c r="B771" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="C771" t="s">
-        <v>470</v>
+        <v>58</v>
       </c>
       <c r="D771">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E771">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F771" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G771" t="s">
-        <v>471</v>
+        <v>450</v>
       </c>
     </row>
     <row r="772" spans="1:11">
       <c r="A772">
         <v>771</v>
       </c>
       <c r="B772" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="C772" t="s">
-        <v>472</v>
+        <v>263</v>
       </c>
       <c r="D772">
         <v>0</v>
       </c>
       <c r="E772">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="F772" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G772" t="s">
-        <v>473</v>
+        <v>330</v>
       </c>
     </row>
     <row r="773" spans="1:11">
       <c r="A773">
         <v>772</v>
       </c>
       <c r="B773" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="C773" t="s">
-        <v>472</v>
+        <v>217</v>
       </c>
       <c r="D773">
         <v>0</v>
       </c>
       <c r="E773">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F773" t="s">
         <v>8</v>
       </c>
       <c r="G773" t="s">
-        <v>473</v>
+        <v>446</v>
       </c>
     </row>
     <row r="774" spans="1:11">
       <c r="A774">
         <v>773</v>
       </c>
       <c r="B774" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C774" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
       <c r="D774">
         <v>0</v>
       </c>
       <c r="E774">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F774" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G774" t="s">
-        <v>473</v>
+        <v>451</v>
       </c>
     </row>
     <row r="775" spans="1:11">
       <c r="A775">
         <v>774</v>
       </c>
       <c r="B775" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C775" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
       <c r="D775">
         <v>0</v>
       </c>
       <c r="E775">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F775" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G775" t="s">
-        <v>473</v>
+        <v>451</v>
       </c>
     </row>
     <row r="776" spans="1:11">
       <c r="A776">
         <v>775</v>
       </c>
       <c r="B776" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="C776" t="s">
-        <v>474</v>
+        <v>101</v>
       </c>
       <c r="D776">
         <v>0</v>
       </c>
       <c r="E776">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="F776" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G776" t="s">
-        <v>471</v>
+        <v>452</v>
       </c>
     </row>
     <row r="777" spans="1:11">
       <c r="A777">
         <v>776</v>
       </c>
       <c r="B777" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="C777" t="s">
-        <v>474</v>
+        <v>89</v>
       </c>
       <c r="D777">
         <v>0</v>
       </c>
       <c r="E777">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="F777" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G777" t="s">
-        <v>471</v>
+        <v>453</v>
       </c>
     </row>
     <row r="778" spans="1:11">
       <c r="A778">
         <v>777</v>
       </c>
       <c r="B778" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="C778" t="s">
-        <v>474</v>
+        <v>19</v>
       </c>
       <c r="D778">
         <v>0</v>
       </c>
       <c r="E778">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="F778" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G778" t="s">
-        <v>471</v>
+        <v>454</v>
       </c>
     </row>
     <row r="779" spans="1:11">
       <c r="A779">
         <v>778</v>
       </c>
       <c r="B779" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="C779" t="s">
-        <v>474</v>
+        <v>89</v>
       </c>
       <c r="D779">
         <v>0</v>
       </c>
       <c r="E779">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F779" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G779" t="s">
-        <v>471</v>
+        <v>453</v>
       </c>
     </row>
     <row r="780" spans="1:11">
       <c r="A780">
         <v>779</v>
       </c>
       <c r="B780" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C780" t="s">
-        <v>145</v>
+        <v>19</v>
       </c>
       <c r="D780">
         <v>0</v>
       </c>
       <c r="E780">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F780" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G780" t="s">
-        <v>168</v>
+        <v>454</v>
       </c>
     </row>
     <row r="781" spans="1:11">
       <c r="A781">
         <v>780</v>
       </c>
       <c r="B781" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="C781" t="s">
-        <v>474</v>
+        <v>54</v>
       </c>
       <c r="D781">
         <v>0</v>
       </c>
       <c r="E781">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F781" t="s">
         <v>8</v>
       </c>
       <c r="G781" t="s">
-        <v>471</v>
+        <v>247</v>
       </c>
     </row>
     <row r="782" spans="1:11">
       <c r="A782">
         <v>781</v>
       </c>
       <c r="B782" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C782" t="s">
-        <v>243</v>
+        <v>329</v>
       </c>
       <c r="D782">
         <v>0</v>
       </c>
       <c r="E782">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F782" t="s">
         <v>8</v>
       </c>
       <c r="G782" t="s">
-        <v>475</v>
+        <v>455</v>
       </c>
     </row>
     <row r="783" spans="1:11">
       <c r="A783">
         <v>782</v>
       </c>
       <c r="B783" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C783" t="s">
-        <v>15</v>
+        <v>456</v>
       </c>
       <c r="D783">
         <v>0</v>
       </c>
       <c r="E783">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F783" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G783" t="s">
-        <v>427</v>
+        <v>457</v>
       </c>
     </row>
     <row r="784" spans="1:11">
       <c r="A784">
         <v>783</v>
       </c>
       <c r="B784" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C784" t="s">
-        <v>73</v>
+        <v>456</v>
       </c>
       <c r="D784">
         <v>0</v>
       </c>
       <c r="E784">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F784" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G784" t="s">
-        <v>434</v>
+        <v>457</v>
       </c>
     </row>
     <row r="785" spans="1:11">
       <c r="A785">
         <v>784</v>
       </c>
       <c r="B785" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C785" t="s">
-        <v>145</v>
+        <v>458</v>
       </c>
       <c r="D785">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E785">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F785" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G785" t="s">
-        <v>168</v>
+        <v>457</v>
       </c>
     </row>
     <row r="786" spans="1:11">
       <c r="A786">
         <v>785</v>
       </c>
       <c r="B786" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C786" t="s">
-        <v>79</v>
+        <v>7</v>
       </c>
       <c r="D786">
         <v>0</v>
       </c>
       <c r="E786">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F786" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G786" t="s">
-        <v>475</v>
+        <v>459</v>
       </c>
     </row>
     <row r="787" spans="1:11">
       <c r="A787">
         <v>786</v>
       </c>
       <c r="B787" t="s">
         <v>15</v>
       </c>
       <c r="C787" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="D787">
         <v>0</v>
       </c>
       <c r="E787">
         <v>0</v>
       </c>
       <c r="F787" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G787" t="s">
-        <v>475</v>
+        <v>454</v>
       </c>
     </row>
     <row r="788" spans="1:11">
       <c r="A788">
         <v>787</v>
       </c>
       <c r="B788" t="s">
         <v>15</v>
       </c>
       <c r="C788" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="D788">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="E788">
         <v>0</v>
       </c>
       <c r="F788" t="s">
         <v>8</v>
       </c>
       <c r="G788" t="s">
-        <v>475</v>
+        <v>454</v>
       </c>
     </row>
     <row r="789" spans="1:11">
       <c r="A789">
         <v>788</v>
       </c>
       <c r="B789" t="s">
         <v>15</v>
       </c>
       <c r="C789" t="s">
-        <v>145</v>
+        <v>89</v>
       </c>
       <c r="D789">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E789">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="F789" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G789" t="s">
-        <v>168</v>
+        <v>457</v>
       </c>
     </row>
     <row r="790" spans="1:11">
       <c r="A790">
         <v>789</v>
       </c>
       <c r="B790" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="C790" t="s">
-        <v>117</v>
+        <v>213</v>
       </c>
       <c r="D790">
         <v>0</v>
       </c>
       <c r="E790">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F790" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G790" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
     </row>
     <row r="791" spans="1:11">
       <c r="A791">
         <v>790</v>
       </c>
       <c r="B791" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C791" t="s">
-        <v>84</v>
+        <v>15</v>
       </c>
       <c r="D791">
         <v>0</v>
       </c>
       <c r="E791">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F791" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G791" t="s">
-        <v>20</v>
+        <v>461</v>
       </c>
     </row>
     <row r="792" spans="1:11">
       <c r="A792">
         <v>791</v>
       </c>
       <c r="B792" t="s">
         <v>15</v>
       </c>
       <c r="C792" t="s">
-        <v>145</v>
+        <v>15</v>
       </c>
       <c r="D792">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E792">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F792" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G792" t="s">
-        <v>168</v>
+        <v>462</v>
       </c>
     </row>
     <row r="793" spans="1:11">
       <c r="A793">
         <v>792</v>
       </c>
       <c r="B793" t="s">
         <v>15</v>
       </c>
       <c r="C793" t="s">
-        <v>145</v>
+        <v>15</v>
       </c>
       <c r="D793">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="E793">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="F793" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G793" t="s">
-        <v>168</v>
+        <v>463</v>
       </c>
     </row>
     <row r="794" spans="1:11">
       <c r="A794">
         <v>793</v>
       </c>
       <c r="B794" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C794" t="s">
-        <v>476</v>
+        <v>39</v>
       </c>
       <c r="D794">
         <v>0</v>
       </c>
       <c r="E794">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F794" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G794" t="s">
-        <v>477</v>
+        <v>348</v>
       </c>
     </row>
     <row r="795" spans="1:11">
       <c r="A795">
         <v>794</v>
       </c>
       <c r="B795" t="s">
         <v>15</v>
       </c>
       <c r="C795" t="s">
         <v>15</v>
       </c>
       <c r="D795">
         <v>0</v>
       </c>
       <c r="E795">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="F795" t="s">
         <v>8</v>
       </c>
       <c r="G795" t="s">
-        <v>478</v>
+        <v>452</v>
       </c>
     </row>
     <row r="796" spans="1:11">
       <c r="A796">
         <v>795</v>
       </c>
       <c r="B796" t="s">
-        <v>124</v>
+        <v>103</v>
       </c>
       <c r="C796" t="s">
-        <v>336</v>
+        <v>141</v>
       </c>
       <c r="D796">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E796">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F796" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G796" t="s">
-        <v>469</v>
+        <v>463</v>
       </c>
     </row>
     <row r="797" spans="1:11">
       <c r="A797">
         <v>796</v>
       </c>
       <c r="B797" t="s">
         <v>15</v>
       </c>
       <c r="C797" t="s">
-        <v>266</v>
+        <v>89</v>
       </c>
       <c r="D797">
         <v>0</v>
       </c>
       <c r="E797">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F797" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G797" t="s">
-        <v>479</v>
+        <v>462</v>
       </c>
     </row>
     <row r="798" spans="1:11">
       <c r="A798">
         <v>797</v>
       </c>
       <c r="B798" t="s">
         <v>15</v>
       </c>
       <c r="C798" t="s">
-        <v>114</v>
+        <v>101</v>
       </c>
       <c r="D798">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="E798">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F798" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G798" t="s">
-        <v>475</v>
+        <v>464</v>
       </c>
     </row>
     <row r="799" spans="1:11">
       <c r="A799">
         <v>798</v>
       </c>
       <c r="B799" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C799" t="s">
-        <v>15</v>
+        <v>465</v>
       </c>
       <c r="D799">
         <v>0</v>
       </c>
       <c r="E799">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="F799" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G799" t="s">
-        <v>477</v>
+        <v>466</v>
       </c>
     </row>
     <row r="800" spans="1:11">
       <c r="A800">
         <v>799</v>
       </c>
       <c r="B800" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C800" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="D800">
         <v>0</v>
       </c>
       <c r="E800">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="F800" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G800" t="s">
-        <v>480</v>
+        <v>467</v>
       </c>
     </row>
     <row r="801" spans="1:11">
       <c r="A801">
         <v>800</v>
       </c>
       <c r="B801" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="C801" t="s">
-        <v>137</v>
+        <v>15</v>
       </c>
       <c r="D801">
         <v>0</v>
       </c>
       <c r="E801">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F801" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G801" t="s">
-        <v>481</v>
+        <v>467</v>
       </c>
     </row>
     <row r="802" spans="1:11">
       <c r="A802">
         <v>801</v>
       </c>
       <c r="B802" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="C802" t="s">
-        <v>137</v>
+        <v>37</v>
       </c>
       <c r="D802">
         <v>0</v>
       </c>
       <c r="E802">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F802" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G802" t="s">
-        <v>481</v>
+        <v>459</v>
       </c>
     </row>
     <row r="803" spans="1:11">
       <c r="A803">
         <v>802</v>
       </c>
       <c r="B803" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="C803" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="D803">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E803">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F803" t="s">
         <v>8</v>
       </c>
       <c r="G803" t="s">
-        <v>482</v>
+        <v>459</v>
       </c>
     </row>
     <row r="804" spans="1:11">
       <c r="A804">
         <v>803</v>
       </c>
       <c r="B804" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C804" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="D804">
         <v>0</v>
       </c>
       <c r="E804">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F804" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G804" t="s">
-        <v>483</v>
+        <v>468</v>
       </c>
     </row>
     <row r="805" spans="1:11">
       <c r="A805">
         <v>804</v>
       </c>
       <c r="B805" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C805" t="s">
-        <v>114</v>
+        <v>19</v>
       </c>
       <c r="D805">
         <v>0</v>
       </c>
       <c r="E805">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="F805" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G805" t="s">
-        <v>481</v>
+        <v>469</v>
       </c>
     </row>
     <row r="806" spans="1:11">
       <c r="A806">
         <v>805</v>
       </c>
       <c r="B806" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C806" t="s">
-        <v>114</v>
+        <v>14</v>
       </c>
       <c r="D806">
         <v>0</v>
       </c>
       <c r="E806">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F806" t="s">
         <v>8</v>
       </c>
       <c r="G806" t="s">
-        <v>481</v>
+        <v>469</v>
       </c>
     </row>
     <row r="807" spans="1:11">
       <c r="A807">
         <v>806</v>
       </c>
       <c r="B807" t="s">
         <v>15</v>
       </c>
       <c r="C807" t="s">
-        <v>114</v>
+        <v>101</v>
       </c>
       <c r="D807">
         <v>0</v>
       </c>
       <c r="E807">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="F807" t="s">
         <v>8</v>
       </c>
       <c r="G807" t="s">
-        <v>481</v>
+        <v>375</v>
       </c>
     </row>
     <row r="808" spans="1:11">
       <c r="A808">
         <v>807</v>
       </c>
       <c r="B808" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="C808" t="s">
-        <v>93</v>
+        <v>43</v>
       </c>
       <c r="D808">
         <v>0</v>
       </c>
       <c r="E808">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="F808" t="s">
         <v>8</v>
       </c>
       <c r="G808" t="s">
-        <v>484</v>
+        <v>468</v>
       </c>
     </row>
     <row r="809" spans="1:11">
       <c r="A809">
         <v>808</v>
       </c>
       <c r="B809" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C809" t="s">
-        <v>93</v>
+        <v>222</v>
       </c>
       <c r="D809">
         <v>0</v>
       </c>
       <c r="E809">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F809" t="s">
         <v>8</v>
       </c>
       <c r="G809" t="s">
-        <v>484</v>
+        <v>464</v>
       </c>
     </row>
     <row r="810" spans="1:11">
       <c r="A810">
         <v>809</v>
       </c>
       <c r="B810" t="s">
         <v>15</v>
       </c>
       <c r="C810" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="D810">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E810">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="F810" t="s">
         <v>8</v>
       </c>
       <c r="G810" t="s">
-        <v>481</v>
+        <v>462</v>
       </c>
     </row>
     <row r="811" spans="1:11">
       <c r="A811">
         <v>810</v>
       </c>
       <c r="B811" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="C811" t="s">
-        <v>15</v>
+        <v>371</v>
       </c>
       <c r="D811">
         <v>0</v>
       </c>
       <c r="E811">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F811" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G811" t="s">
-        <v>481</v>
+        <v>467</v>
       </c>
     </row>
     <row r="812" spans="1:11">
       <c r="A812">
         <v>811</v>
       </c>
       <c r="B812" t="s">
         <v>15</v>
       </c>
       <c r="C812" t="s">
         <v>15</v>
       </c>
       <c r="D812">
         <v>0</v>
       </c>
       <c r="E812">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F812" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G812" t="s">
-        <v>481</v>
+        <v>470</v>
       </c>
     </row>
     <row r="813" spans="1:11">
       <c r="A813">
         <v>812</v>
       </c>
       <c r="B813" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C813" t="s">
-        <v>15</v>
+        <v>178</v>
       </c>
       <c r="D813">
         <v>0</v>
       </c>
       <c r="E813">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F813" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G813" t="s">
-        <v>481</v>
+        <v>467</v>
       </c>
     </row>
     <row r="814" spans="1:11">
       <c r="A814">
         <v>813</v>
       </c>
       <c r="B814" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C814" t="s">
-        <v>117</v>
+        <v>222</v>
       </c>
       <c r="D814">
         <v>0</v>
       </c>
       <c r="E814">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F814" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G814" t="s">
-        <v>485</v>
+        <v>464</v>
       </c>
     </row>
     <row r="815" spans="1:11">
       <c r="A815">
         <v>814</v>
       </c>
       <c r="B815" t="s">
         <v>15</v>
       </c>
       <c r="C815" t="s">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="D815">
         <v>0</v>
       </c>
       <c r="E815">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F815" t="s">
         <v>8</v>
       </c>
       <c r="G815" t="s">
-        <v>450</v>
+        <v>417</v>
       </c>
     </row>
     <row r="816" spans="1:11">
       <c r="A816">
         <v>815</v>
       </c>
       <c r="B816" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="C816" t="s">
-        <v>420</v>
+        <v>204</v>
       </c>
       <c r="D816">
         <v>0</v>
       </c>
       <c r="E816">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="F816" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G816" t="s">
-        <v>484</v>
+        <v>471</v>
       </c>
     </row>
     <row r="817" spans="1:11">
       <c r="A817">
         <v>816</v>
       </c>
       <c r="B817" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="C817" t="s">
-        <v>420</v>
+        <v>15</v>
       </c>
       <c r="D817">
         <v>0</v>
       </c>
       <c r="E817">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="F817" t="s">
         <v>8</v>
       </c>
       <c r="G817" t="s">
-        <v>484</v>
+        <v>472</v>
       </c>
     </row>
     <row r="818" spans="1:11">
       <c r="A818">
         <v>817</v>
       </c>
       <c r="B818" t="s">
-        <v>86</v>
+        <v>61</v>
       </c>
       <c r="C818" t="s">
-        <v>87</v>
+        <v>61</v>
       </c>
       <c r="D818">
         <v>0</v>
       </c>
       <c r="E818">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F818" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G818" t="s">
-        <v>486</v>
+        <v>473</v>
       </c>
     </row>
     <row r="819" spans="1:11">
       <c r="A819">
         <v>818</v>
       </c>
       <c r="B819" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C819" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D819">
         <v>0</v>
       </c>
       <c r="E819">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F819" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G819" t="s">
-        <v>481</v>
+        <v>474</v>
       </c>
     </row>
     <row r="820" spans="1:11">
       <c r="A820">
         <v>819</v>
       </c>
       <c r="B820" t="s">
         <v>15</v>
       </c>
       <c r="C820" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="D820">
         <v>0</v>
       </c>
       <c r="E820">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F820" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G820" t="s">
-        <v>388</v>
+        <v>471</v>
       </c>
     </row>
     <row r="821" spans="1:11">
       <c r="A821">
         <v>820</v>
       </c>
       <c r="B821" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C821" t="s">
-        <v>73</v>
+        <v>158</v>
       </c>
       <c r="D821">
         <v>0</v>
       </c>
       <c r="E821">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F821" t="s">
         <v>8</v>
       </c>
       <c r="G821" t="s">
-        <v>484</v>
+        <v>391</v>
       </c>
     </row>
     <row r="822" spans="1:11">
       <c r="A822">
         <v>821</v>
       </c>
       <c r="B822" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C822" t="s">
-        <v>79</v>
+        <v>7</v>
       </c>
       <c r="D822">
         <v>0</v>
       </c>
       <c r="E822">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F822" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G822" t="s">
-        <v>486</v>
+        <v>474</v>
       </c>
     </row>
     <row r="823" spans="1:11">
       <c r="A823">
         <v>822</v>
       </c>
       <c r="B823" t="s">
-        <v>15</v>
+        <v>155</v>
       </c>
       <c r="C823" t="s">
-        <v>79</v>
+        <v>155</v>
       </c>
       <c r="D823">
         <v>0</v>
       </c>
       <c r="E823">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="F823" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G823" t="s">
-        <v>486</v>
+        <v>475</v>
       </c>
     </row>
     <row r="824" spans="1:11">
       <c r="A824">
         <v>823</v>
       </c>
       <c r="B824" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="C824" t="s">
-        <v>79</v>
+        <v>172</v>
       </c>
       <c r="D824">
         <v>0</v>
       </c>
       <c r="E824">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F824" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G824" t="s">
-        <v>486</v>
+        <v>474</v>
       </c>
     </row>
     <row r="825" spans="1:11">
       <c r="A825">
         <v>824</v>
       </c>
       <c r="B825" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="C825" t="s">
-        <v>15</v>
+        <v>172</v>
       </c>
       <c r="D825">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="E825">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F825" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G825" t="s">
-        <v>487</v>
+        <v>474</v>
       </c>
     </row>
     <row r="826" spans="1:11">
       <c r="A826">
         <v>825</v>
       </c>
       <c r="B826" t="s">
-        <v>309</v>
+        <v>7</v>
       </c>
       <c r="C826" t="s">
-        <v>488</v>
+        <v>7</v>
       </c>
       <c r="D826">
         <v>0</v>
       </c>
       <c r="E826">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F826" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G826" t="s">
-        <v>489</v>
+        <v>476</v>
       </c>
     </row>
     <row r="827" spans="1:11">
       <c r="A827">
         <v>826</v>
       </c>
       <c r="B827" t="s">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="C827" t="s">
-        <v>121</v>
+        <v>178</v>
       </c>
       <c r="D827">
         <v>0</v>
       </c>
       <c r="E827">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F827" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G827" t="s">
-        <v>487</v>
+        <v>463</v>
       </c>
     </row>
     <row r="828" spans="1:11">
       <c r="A828">
         <v>827</v>
       </c>
       <c r="B828" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C828" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D828">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E828">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="F828" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G828" t="s">
-        <v>487</v>
+        <v>477</v>
       </c>
     </row>
     <row r="829" spans="1:11">
       <c r="A829">
         <v>828</v>
       </c>
       <c r="B829" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C829" t="s">
-        <v>490</v>
+        <v>14</v>
       </c>
       <c r="D829">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="E829">
         <v>0</v>
       </c>
       <c r="F829" t="s">
         <v>8</v>
       </c>
       <c r="G829" t="s">
-        <v>484</v>
+        <v>477</v>
       </c>
     </row>
     <row r="830" spans="1:11">
       <c r="A830">
         <v>829</v>
       </c>
       <c r="B830" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="C830" t="s">
-        <v>490</v>
+        <v>478</v>
       </c>
       <c r="D830">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="E830">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="F830" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G830" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="831" spans="1:11">
       <c r="A831">
         <v>830</v>
       </c>
       <c r="B831" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C831" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="D831">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E831">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F831" t="s">
         <v>8</v>
       </c>
       <c r="G831" t="s">
-        <v>491</v>
+        <v>480</v>
       </c>
     </row>
     <row r="832" spans="1:11">
       <c r="A832">
         <v>831</v>
       </c>
       <c r="B832" t="s">
-        <v>86</v>
+        <v>15</v>
       </c>
       <c r="C832" t="s">
-        <v>87</v>
+        <v>167</v>
       </c>
       <c r="D832">
         <v>0</v>
       </c>
       <c r="E832">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F832" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G832" t="s">
-        <v>404</v>
+        <v>479</v>
       </c>
     </row>
     <row r="833" spans="1:11">
       <c r="A833">
         <v>832</v>
       </c>
       <c r="B833" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="C833" t="s">
-        <v>33</v>
+        <v>481</v>
       </c>
       <c r="D833">
         <v>0</v>
       </c>
       <c r="E833">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F833" t="s">
         <v>8</v>
       </c>
       <c r="G833" t="s">
-        <v>492</v>
+        <v>470</v>
       </c>
     </row>
     <row r="834" spans="1:11">
       <c r="A834">
         <v>833</v>
       </c>
       <c r="B834" t="s">
-        <v>127</v>
+        <v>10</v>
       </c>
       <c r="C834" t="s">
-        <v>159</v>
+        <v>11</v>
       </c>
       <c r="D834">
         <v>0</v>
       </c>
       <c r="E834">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="F834" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G834" t="s">
-        <v>493</v>
+        <v>461</v>
       </c>
     </row>
     <row r="835" spans="1:11">
       <c r="A835">
         <v>834</v>
       </c>
       <c r="B835" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="C835" t="s">
-        <v>15</v>
+        <v>287</v>
       </c>
       <c r="D835">
         <v>0</v>
       </c>
       <c r="E835">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F835" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G835" t="s">
-        <v>491</v>
+        <v>482</v>
       </c>
     </row>
     <row r="836" spans="1:11">
       <c r="A836">
         <v>835</v>
       </c>
       <c r="B836" t="s">
-        <v>228</v>
+        <v>79</v>
       </c>
       <c r="C836" t="s">
-        <v>494</v>
+        <v>287</v>
       </c>
       <c r="D836">
         <v>0</v>
       </c>
       <c r="E836">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="F836" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G836" t="s">
-        <v>495</v>
+        <v>482</v>
       </c>
     </row>
     <row r="837" spans="1:11">
       <c r="A837">
         <v>836</v>
       </c>
       <c r="B837" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C837" t="s">
-        <v>496</v>
+        <v>15</v>
       </c>
       <c r="D837">
         <v>0</v>
       </c>
       <c r="E837">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F837" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G837" t="s">
-        <v>497</v>
+        <v>483</v>
       </c>
     </row>
     <row r="838" spans="1:11">
       <c r="A838">
         <v>837</v>
       </c>
       <c r="B838" t="s">
-        <v>7</v>
+        <v>147</v>
       </c>
       <c r="C838" t="s">
-        <v>496</v>
+        <v>484</v>
       </c>
       <c r="D838">
         <v>0</v>
       </c>
       <c r="E838">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F838" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G838" t="s">
-        <v>497</v>
+        <v>485</v>
       </c>
     </row>
     <row r="839" spans="1:11">
       <c r="A839">
         <v>838</v>
       </c>
       <c r="B839" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C839" t="s">
-        <v>496</v>
+        <v>127</v>
       </c>
       <c r="D839">
         <v>0</v>
       </c>
       <c r="E839">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F839" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G839" t="s">
-        <v>497</v>
+        <v>447</v>
       </c>
     </row>
     <row r="840" spans="1:11">
       <c r="A840">
         <v>839</v>
       </c>
       <c r="B840" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="C840" t="s">
-        <v>496</v>
+        <v>160</v>
       </c>
       <c r="D840">
         <v>0</v>
       </c>
       <c r="E840">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="F840" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G840" t="s">
-        <v>497</v>
+        <v>343</v>
       </c>
     </row>
     <row r="841" spans="1:11">
       <c r="A841">
         <v>840</v>
       </c>
       <c r="B841" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="C841" t="s">
-        <v>112</v>
+        <v>68</v>
       </c>
       <c r="D841">
         <v>0</v>
       </c>
       <c r="E841">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F841" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G841" t="s">
-        <v>497</v>
+        <v>486</v>
       </c>
     </row>
     <row r="842" spans="1:11">
       <c r="A842">
         <v>841</v>
       </c>
       <c r="B842" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C842" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="D842">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E842">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F842" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G842" t="s">
-        <v>498</v>
+        <v>486</v>
       </c>
     </row>
     <row r="843" spans="1:11">
       <c r="A843">
         <v>842</v>
       </c>
       <c r="B843" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C843" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="D843">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E843">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F843" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G843" t="s">
-        <v>498</v>
+        <v>486</v>
       </c>
     </row>
     <row r="844" spans="1:11">
       <c r="A844">
         <v>843</v>
       </c>
       <c r="B844" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C844" t="s">
-        <v>198</v>
+        <v>101</v>
       </c>
       <c r="D844">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E844">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="F844" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G844" t="s">
-        <v>219</v>
+        <v>479</v>
       </c>
     </row>
     <row r="845" spans="1:11">
       <c r="A845">
         <v>844</v>
       </c>
       <c r="B845" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C845" t="s">
-        <v>499</v>
+        <v>101</v>
       </c>
       <c r="D845">
         <v>0</v>
       </c>
       <c r="E845">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="F845" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G845" t="s">
-        <v>500</v>
+        <v>479</v>
       </c>
     </row>
     <row r="846" spans="1:11">
       <c r="A846">
         <v>845</v>
       </c>
       <c r="B846" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="C846" t="s">
-        <v>215</v>
+        <v>168</v>
       </c>
       <c r="D846">
         <v>0</v>
       </c>
       <c r="E846">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F846" t="s">
         <v>8</v>
       </c>
       <c r="G846" t="s">
-        <v>500</v>
+        <v>487</v>
       </c>
     </row>
     <row r="847" spans="1:11">
       <c r="A847">
         <v>846</v>
       </c>
       <c r="B847" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C847" t="s">
-        <v>215</v>
+        <v>15</v>
       </c>
       <c r="D847">
         <v>0</v>
       </c>
       <c r="E847">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F847" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G847" t="s">
-        <v>500</v>
+        <v>488</v>
       </c>
     </row>
     <row r="848" spans="1:11">
       <c r="A848">
         <v>847</v>
       </c>
       <c r="B848" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C848" t="s">
-        <v>79</v>
+        <v>136</v>
       </c>
       <c r="D848">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E848">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="F848" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G848" t="s">
-        <v>501</v>
+        <v>485</v>
       </c>
     </row>
     <row r="849" spans="1:11">
       <c r="A849">
         <v>848</v>
       </c>
       <c r="B849" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C849" t="s">
-        <v>393</v>
+        <v>15</v>
       </c>
       <c r="D849">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="E849">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F849" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G849" t="s">
-        <v>498</v>
+        <v>489</v>
       </c>
     </row>
     <row r="850" spans="1:11">
       <c r="A850">
         <v>849</v>
       </c>
       <c r="B850" t="s">
         <v>15</v>
       </c>
       <c r="C850" t="s">
-        <v>16</v>
+        <v>89</v>
       </c>
       <c r="D850">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E850">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F850" t="s">
         <v>8</v>
       </c>
       <c r="G850" t="s">
-        <v>500</v>
+        <v>489</v>
       </c>
     </row>
     <row r="851" spans="1:11">
       <c r="A851">
         <v>850</v>
       </c>
       <c r="B851" t="s">
-        <v>75</v>
+        <v>142</v>
       </c>
       <c r="C851" t="s">
-        <v>502</v>
+        <v>198</v>
       </c>
       <c r="D851">
         <v>0</v>
       </c>
       <c r="E851">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F851" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G851" t="s">
-        <v>503</v>
+        <v>471</v>
       </c>
     </row>
     <row r="852" spans="1:11">
       <c r="A852">
         <v>851</v>
       </c>
       <c r="B852" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="C852" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="D852">
         <v>0</v>
       </c>
       <c r="E852">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F852" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G852" t="s">
-        <v>504</v>
+        <v>490</v>
       </c>
     </row>
     <row r="853" spans="1:11">
       <c r="A853">
         <v>852</v>
       </c>
       <c r="B853" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C853" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D853">
         <v>0</v>
       </c>
       <c r="E853">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F853" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G853" t="s">
-        <v>505</v>
+        <v>490</v>
       </c>
     </row>
     <row r="854" spans="1:11">
       <c r="A854">
         <v>853</v>
       </c>
       <c r="B854" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C854" t="s">
-        <v>15</v>
+        <v>317</v>
       </c>
       <c r="D854">
         <v>0</v>
       </c>
       <c r="E854">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="F854" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G854" t="s">
-        <v>505</v>
+        <v>491</v>
       </c>
     </row>
     <row r="855" spans="1:11">
       <c r="A855">
         <v>854</v>
       </c>
       <c r="B855" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="C855" t="s">
-        <v>82</v>
+        <v>492</v>
       </c>
       <c r="D855">
         <v>0</v>
       </c>
       <c r="E855">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F855" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G855" t="s">
-        <v>506</v>
+        <v>420</v>
       </c>
     </row>
     <row r="856" spans="1:11">
       <c r="A856">
         <v>855</v>
       </c>
       <c r="B856" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="C856" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D856">
         <v>0</v>
       </c>
       <c r="E856">
         <v>14</v>
       </c>
       <c r="F856" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G856" t="s">
-        <v>500</v>
+        <v>493</v>
       </c>
     </row>
     <row r="857" spans="1:11">
       <c r="A857">
         <v>856</v>
       </c>
       <c r="B857" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C857" t="s">
-        <v>411</v>
+        <v>101</v>
       </c>
       <c r="D857">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E857">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F857" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G857" t="s">
-        <v>507</v>
+        <v>494</v>
       </c>
     </row>
     <row r="858" spans="1:11">
       <c r="A858">
         <v>857</v>
       </c>
       <c r="B858" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="C858" t="s">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="D858">
         <v>0</v>
       </c>
       <c r="E858">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="F858" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G858" t="s">
-        <v>478</v>
+        <v>495</v>
       </c>
     </row>
     <row r="859" spans="1:11">
       <c r="A859">
         <v>858</v>
       </c>
       <c r="B859" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="C859" t="s">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="D859">
         <v>0</v>
       </c>
       <c r="E859">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F859" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G859" t="s">
-        <v>478</v>
+        <v>496</v>
       </c>
     </row>
     <row r="860" spans="1:11">
       <c r="A860">
         <v>859</v>
       </c>
       <c r="B860" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C860" t="s">
-        <v>150</v>
+        <v>168</v>
       </c>
       <c r="D860">
         <v>0</v>
       </c>
       <c r="E860">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="F860" t="s">
         <v>8</v>
       </c>
       <c r="G860" t="s">
-        <v>508</v>
+        <v>497</v>
       </c>
     </row>
     <row r="861" spans="1:11">
       <c r="A861">
         <v>860</v>
       </c>
       <c r="B861" t="s">
         <v>15</v>
       </c>
       <c r="C861" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="D861">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E861">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F861" t="s">
         <v>8</v>
       </c>
       <c r="G861" t="s">
-        <v>507</v>
+        <v>483</v>
       </c>
     </row>
     <row r="862" spans="1:11">
       <c r="A862">
         <v>861</v>
       </c>
       <c r="B862" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C862" t="s">
-        <v>103</v>
+        <v>15</v>
       </c>
       <c r="D862">
         <v>0</v>
       </c>
       <c r="E862">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F862" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G862" t="s">
-        <v>509</v>
+        <v>498</v>
       </c>
     </row>
     <row r="863" spans="1:11">
       <c r="A863">
         <v>862</v>
       </c>
       <c r="B863" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C863" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="D863">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E863">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F863" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G863" t="s">
-        <v>507</v>
+        <v>497</v>
       </c>
     </row>
     <row r="864" spans="1:11">
       <c r="A864">
         <v>863</v>
       </c>
       <c r="B864" t="s">
         <v>15</v>
       </c>
       <c r="C864" t="s">
-        <v>15</v>
+        <v>101</v>
       </c>
       <c r="D864">
         <v>0</v>
       </c>
       <c r="E864">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F864" t="s">
         <v>8</v>
       </c>
       <c r="G864" t="s">
-        <v>509</v>
+        <v>497</v>
       </c>
     </row>
     <row r="865" spans="1:11">
       <c r="A865">
         <v>864</v>
       </c>
       <c r="B865" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="C865" t="s">
-        <v>510</v>
+        <v>85</v>
       </c>
       <c r="D865">
         <v>0</v>
       </c>
       <c r="E865">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F865" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G865" t="s">
-        <v>327</v>
+        <v>496</v>
       </c>
     </row>
     <row r="866" spans="1:11">
       <c r="A866">
         <v>865</v>
       </c>
       <c r="B866" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="C866" t="s">
-        <v>31</v>
+        <v>499</v>
       </c>
       <c r="D866">
         <v>0</v>
       </c>
       <c r="E866">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F866" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G866" t="s">
-        <v>509</v>
+        <v>500</v>
       </c>
     </row>
     <row r="867" spans="1:11">
       <c r="A867">
         <v>866</v>
       </c>
       <c r="B867" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C867" t="s">
-        <v>145</v>
+        <v>222</v>
       </c>
       <c r="D867">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E867">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F867" t="s">
         <v>8</v>
       </c>
       <c r="G867" t="s">
-        <v>509</v>
+        <v>500</v>
       </c>
     </row>
     <row r="868" spans="1:11">
       <c r="A868">
         <v>867</v>
       </c>
       <c r="B868" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C868" t="s">
-        <v>117</v>
+        <v>160</v>
       </c>
       <c r="D868">
         <v>0</v>
       </c>
       <c r="E868">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="F868" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G868" t="s">
-        <v>509</v>
+        <v>498</v>
       </c>
     </row>
     <row r="869" spans="1:11">
       <c r="A869">
         <v>868</v>
       </c>
       <c r="B869" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C869" t="s">
-        <v>192</v>
+        <v>19</v>
       </c>
       <c r="D869">
         <v>0</v>
       </c>
       <c r="E869">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F869" t="s">
         <v>8</v>
       </c>
       <c r="G869" t="s">
-        <v>509</v>
+        <v>501</v>
       </c>
     </row>
     <row r="870" spans="1:11">
       <c r="A870">
         <v>869</v>
       </c>
       <c r="B870" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="C870" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="D870">
         <v>0</v>
       </c>
       <c r="E870">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F870" t="s">
         <v>8</v>
       </c>
       <c r="G870" t="s">
-        <v>509</v>
+        <v>502</v>
       </c>
     </row>
     <row r="871" spans="1:11">
       <c r="A871">
         <v>870</v>
       </c>
       <c r="B871" t="s">
-        <v>86</v>
+        <v>15</v>
       </c>
       <c r="C871" t="s">
-        <v>149</v>
+        <v>89</v>
       </c>
       <c r="D871">
         <v>0</v>
       </c>
       <c r="E871">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F871" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G871" t="s">
-        <v>511</v>
+        <v>503</v>
       </c>
     </row>
     <row r="872" spans="1:11">
       <c r="A872">
         <v>871</v>
       </c>
       <c r="B872" t="s">
-        <v>7</v>
+        <v>67</v>
       </c>
       <c r="C872" t="s">
-        <v>7</v>
+        <v>68</v>
       </c>
       <c r="D872">
         <v>0</v>
       </c>
       <c r="E872">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F872" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G872" t="s">
-        <v>512</v>
+        <v>428</v>
       </c>
     </row>
     <row r="873" spans="1:11">
       <c r="A873">
         <v>872</v>
       </c>
       <c r="B873" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="C873" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D873">
         <v>0</v>
       </c>
       <c r="E873">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F873" t="s">
         <v>8</v>
       </c>
       <c r="G873" t="s">
-        <v>513</v>
+        <v>428</v>
       </c>
     </row>
     <row r="874" spans="1:11">
       <c r="A874">
         <v>873</v>
       </c>
       <c r="B874" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C874" t="s">
-        <v>514</v>
+        <v>15</v>
       </c>
       <c r="D874">
         <v>0</v>
       </c>
       <c r="E874">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F874" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G874" t="s">
-        <v>512</v>
+        <v>504</v>
       </c>
     </row>
     <row r="875" spans="1:11">
       <c r="A875">
         <v>874</v>
       </c>
       <c r="B875" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C875" t="s">
-        <v>514</v>
+        <v>19</v>
       </c>
       <c r="D875">
         <v>0</v>
       </c>
       <c r="E875">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F875" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G875" t="s">
-        <v>512</v>
+        <v>505</v>
       </c>
     </row>
     <row r="876" spans="1:11">
       <c r="A876">
         <v>875</v>
       </c>
       <c r="B876" t="s">
-        <v>107</v>
+        <v>67</v>
       </c>
       <c r="C876" t="s">
-        <v>515</v>
+        <v>68</v>
       </c>
       <c r="D876">
         <v>0</v>
       </c>
       <c r="E876">
         <v>15</v>
       </c>
       <c r="F876" t="s">
         <v>8</v>
       </c>
       <c r="G876" t="s">
-        <v>512</v>
+        <v>462</v>
       </c>
     </row>
     <row r="877" spans="1:11">
       <c r="A877">
         <v>876</v>
       </c>
       <c r="B877" t="s">
-        <v>10</v>
+        <v>155</v>
       </c>
       <c r="C877" t="s">
-        <v>10</v>
+        <v>155</v>
       </c>
       <c r="D877">
         <v>0</v>
       </c>
       <c r="E877">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="F877" t="s">
         <v>8</v>
       </c>
       <c r="G877" t="s">
-        <v>516</v>
+        <v>506</v>
       </c>
     </row>
     <row r="878" spans="1:11">
       <c r="A878">
         <v>877</v>
       </c>
       <c r="B878" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C878" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D878">
         <v>0</v>
       </c>
       <c r="E878">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="F878" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G878" t="s">
-        <v>516</v>
+        <v>507</v>
       </c>
     </row>
     <row r="879" spans="1:11">
       <c r="A879">
         <v>878</v>
       </c>
       <c r="B879" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="C879" t="s">
-        <v>33</v>
+        <v>220</v>
       </c>
       <c r="D879">
         <v>0</v>
       </c>
       <c r="E879">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="F879" t="s">
         <v>8</v>
       </c>
       <c r="G879" t="s">
-        <v>517</v>
+        <v>508</v>
       </c>
     </row>
     <row r="880" spans="1:11">
       <c r="A880">
         <v>879</v>
       </c>
       <c r="B880" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="C880" t="s">
-        <v>31</v>
+        <v>81</v>
       </c>
       <c r="D880">
         <v>0</v>
       </c>
       <c r="E880">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="F880" t="s">
         <v>8</v>
       </c>
       <c r="G880" t="s">
-        <v>320</v>
+        <v>509</v>
       </c>
     </row>
     <row r="881" spans="1:11">
       <c r="A881">
         <v>880</v>
       </c>
       <c r="B881" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C881" t="s">
-        <v>15</v>
+        <v>510</v>
       </c>
       <c r="D881">
         <v>0</v>
       </c>
       <c r="E881">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F881" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G881" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
     </row>
     <row r="882" spans="1:11">
       <c r="A882">
         <v>881</v>
       </c>
       <c r="B882" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="C882" t="s">
-        <v>82</v>
+        <v>510</v>
       </c>
       <c r="D882">
         <v>0</v>
       </c>
       <c r="E882">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F882" t="s">
         <v>8</v>
       </c>
       <c r="G882" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
     </row>
     <row r="883" spans="1:11">
       <c r="A883">
         <v>882</v>
       </c>
       <c r="B883" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="C883" t="s">
-        <v>518</v>
+        <v>196</v>
       </c>
       <c r="D883">
         <v>0</v>
       </c>
       <c r="E883">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F883" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G883" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
     </row>
     <row r="884" spans="1:11">
       <c r="A884">
         <v>883</v>
       </c>
       <c r="B884" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C884" t="s">
-        <v>15</v>
+        <v>196</v>
       </c>
       <c r="D884">
         <v>0</v>
       </c>
       <c r="E884">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F884" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G884" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
     </row>
     <row r="885" spans="1:11">
       <c r="A885">
         <v>884</v>
       </c>
       <c r="B885" t="s">
-        <v>86</v>
+        <v>57</v>
       </c>
       <c r="C885" t="s">
-        <v>87</v>
+        <v>512</v>
       </c>
       <c r="D885">
         <v>0</v>
       </c>
       <c r="E885">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="F885" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G885" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
     </row>
     <row r="886" spans="1:11">
       <c r="A886">
         <v>885</v>
       </c>
       <c r="B886" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="C886" t="s">
-        <v>215</v>
+        <v>512</v>
       </c>
       <c r="D886">
         <v>0</v>
       </c>
       <c r="E886">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F886" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G886" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
     </row>
     <row r="887" spans="1:11">
       <c r="A887">
         <v>886</v>
       </c>
       <c r="B887" t="s">
-        <v>27</v>
+        <v>57</v>
       </c>
       <c r="C887" t="s">
-        <v>345</v>
+        <v>512</v>
       </c>
       <c r="D887">
         <v>0</v>
       </c>
       <c r="E887">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F887" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G887" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="888" spans="1:11">
       <c r="A888">
         <v>887</v>
       </c>
       <c r="B888" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="C888" t="s">
-        <v>215</v>
+        <v>512</v>
       </c>
       <c r="D888">
         <v>0</v>
       </c>
       <c r="E888">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F888" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G888" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
     </row>
     <row r="889" spans="1:11">
       <c r="A889">
         <v>888</v>
       </c>
       <c r="B889" t="s">
-        <v>27</v>
+        <v>57</v>
       </c>
       <c r="C889" t="s">
-        <v>345</v>
+        <v>512</v>
       </c>
       <c r="D889">
         <v>0</v>
       </c>
       <c r="E889">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="F889" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G889" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="890" spans="1:11">
       <c r="A890">
         <v>889</v>
       </c>
       <c r="B890" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="C890" t="s">
-        <v>519</v>
+        <v>297</v>
       </c>
       <c r="D890">
         <v>0</v>
       </c>
       <c r="E890">
         <v>15</v>
       </c>
       <c r="F890" t="s">
         <v>8</v>
       </c>
       <c r="G890" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="891" spans="1:11">
       <c r="A891">
         <v>890</v>
       </c>
       <c r="B891" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C891" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="D891">
         <v>0</v>
       </c>
       <c r="E891">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F891" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G891" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="892" spans="1:11">
       <c r="A892">
         <v>891</v>
       </c>
       <c r="B892" t="s">
         <v>15</v>
       </c>
       <c r="C892" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="D892">
         <v>0</v>
       </c>
       <c r="E892">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F892" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G892" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
     </row>
     <row r="893" spans="1:11">
       <c r="A893">
         <v>892</v>
       </c>
       <c r="B893" t="s">
         <v>15</v>
       </c>
       <c r="C893" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="D893">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E893">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F893" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G893" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
     </row>
     <row r="894" spans="1:11">
       <c r="A894">
         <v>893</v>
       </c>
       <c r="B894" t="s">
-        <v>127</v>
+        <v>23</v>
       </c>
       <c r="C894" t="s">
-        <v>218</v>
+        <v>160</v>
       </c>
       <c r="D894">
         <v>0</v>
       </c>
       <c r="E894">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F894" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G894" t="s">
-        <v>521</v>
+        <v>498</v>
       </c>
     </row>
     <row r="895" spans="1:11">
       <c r="A895">
         <v>894</v>
       </c>
       <c r="B895" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C895" t="s">
         <v>18</v>
       </c>
       <c r="D895">
         <v>0</v>
       </c>
       <c r="E895">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F895" t="s">
         <v>8</v>
       </c>
       <c r="G895" t="s">
-        <v>521</v>
+        <v>38</v>
       </c>
     </row>
     <row r="896" spans="1:11">
       <c r="A896">
         <v>895</v>
       </c>
       <c r="B896" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="C896" t="s">
-        <v>10</v>
+        <v>515</v>
       </c>
       <c r="D896">
         <v>0</v>
       </c>
       <c r="E896">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F896" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G896" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
     </row>
     <row r="897" spans="1:11">
       <c r="A897">
         <v>896</v>
       </c>
       <c r="B897" t="s">
         <v>15</v>
       </c>
       <c r="C897" t="s">
         <v>15</v>
       </c>
       <c r="D897">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E897">
         <v>13</v>
       </c>
       <c r="F897" t="s">
         <v>8</v>
       </c>
       <c r="G897" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
     </row>
     <row r="898" spans="1:11">
       <c r="A898">
         <v>897</v>
       </c>
       <c r="B898" t="s">
-        <v>15</v>
+        <v>142</v>
       </c>
       <c r="C898" t="s">
-        <v>118</v>
+        <v>386</v>
       </c>
       <c r="D898">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E898">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F898" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G898" t="s">
-        <v>520</v>
+        <v>509</v>
       </c>
     </row>
     <row r="899" spans="1:11">
       <c r="A899">
         <v>898</v>
       </c>
       <c r="B899" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="C899" t="s">
-        <v>33</v>
+        <v>167</v>
       </c>
       <c r="D899">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E899">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="F899" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G899" t="s">
-        <v>509</v>
+        <v>518</v>
       </c>
     </row>
     <row r="900" spans="1:11">
       <c r="A900">
         <v>899</v>
       </c>
       <c r="B900" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C900" t="s">
-        <v>7</v>
+        <v>192</v>
       </c>
       <c r="D900">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="E900">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F900" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G900" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="901" spans="1:11">
       <c r="A901">
         <v>900</v>
       </c>
       <c r="B901" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="C901" t="s">
-        <v>33</v>
+        <v>64</v>
       </c>
       <c r="D901">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E901">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F901" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G901" t="s">
-        <v>509</v>
+        <v>519</v>
       </c>
     </row>
     <row r="902" spans="1:11">
       <c r="A902">
         <v>901</v>
       </c>
       <c r="B902" t="s">
         <v>15</v>
       </c>
       <c r="C902" t="s">
-        <v>266</v>
+        <v>15</v>
       </c>
       <c r="D902">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="E902">
         <v>16</v>
       </c>
       <c r="F902" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G902" t="s">
-        <v>522</v>
+        <v>506</v>
       </c>
     </row>
     <row r="903" spans="1:11">
       <c r="A903">
         <v>902</v>
       </c>
       <c r="B903" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C903" t="s">
-        <v>266</v>
+        <v>50</v>
       </c>
       <c r="D903">
         <v>0</v>
       </c>
       <c r="E903">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F903" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G903" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
     </row>
     <row r="904" spans="1:11">
       <c r="A904">
         <v>903</v>
       </c>
       <c r="B904" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C904" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D904">
         <v>0</v>
       </c>
       <c r="E904">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F904" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G904" t="s">
-        <v>508</v>
+        <v>520</v>
       </c>
     </row>
     <row r="905" spans="1:11">
       <c r="A905">
         <v>904</v>
       </c>
       <c r="B905" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="C905" t="s">
-        <v>91</v>
+        <v>32</v>
       </c>
       <c r="D905">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E905">
         <v>16</v>
       </c>
       <c r="F905" t="s">
         <v>8</v>
       </c>
       <c r="G905" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
     </row>
     <row r="906" spans="1:11">
       <c r="A906">
         <v>905</v>
       </c>
       <c r="B906" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="C906" t="s">
-        <v>107</v>
+        <v>127</v>
       </c>
       <c r="D906">
         <v>0</v>
       </c>
       <c r="E906">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F906" t="s">
         <v>8</v>
       </c>
       <c r="G906" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="907" spans="1:11">
       <c r="A907">
         <v>906</v>
       </c>
       <c r="B907" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="C907" t="s">
-        <v>107</v>
+        <v>192</v>
       </c>
       <c r="D907">
         <v>0</v>
       </c>
       <c r="E907">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F907" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G907" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
     </row>
     <row r="908" spans="1:11">
       <c r="A908">
         <v>907</v>
       </c>
       <c r="B908" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C908" t="s">
-        <v>38</v>
+        <v>192</v>
       </c>
       <c r="D908">
         <v>0</v>
       </c>
       <c r="E908">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="F908" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G908" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
     </row>
     <row r="909" spans="1:11">
       <c r="A909">
         <v>908</v>
       </c>
       <c r="B909" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C909" t="s">
-        <v>38</v>
+        <v>192</v>
       </c>
       <c r="D909">
         <v>0</v>
       </c>
       <c r="E909">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F909" t="s">
         <v>8</v>
       </c>
       <c r="G909" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
     </row>
     <row r="910" spans="1:11">
       <c r="A910">
         <v>909</v>
       </c>
       <c r="B910" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C910" t="s">
-        <v>117</v>
+        <v>15</v>
       </c>
       <c r="D910">
         <v>0</v>
       </c>
       <c r="E910">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F910" t="s">
         <v>8</v>
       </c>
       <c r="G910" t="s">
-        <v>523</v>
+        <v>506</v>
       </c>
     </row>
     <row r="911" spans="1:11">
       <c r="A911">
         <v>910</v>
       </c>
       <c r="B911" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="C911" t="s">
-        <v>117</v>
+        <v>172</v>
       </c>
       <c r="D911">
         <v>0</v>
       </c>
       <c r="E911">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F911" t="s">
         <v>8</v>
       </c>
       <c r="G911" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="912" spans="1:11">
       <c r="A912">
         <v>911</v>
       </c>
       <c r="B912" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="C912" t="s">
-        <v>38</v>
+        <v>172</v>
       </c>
       <c r="D912">
         <v>0</v>
       </c>
       <c r="E912">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F912" t="s">
         <v>8</v>
       </c>
       <c r="G912" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="913" spans="1:11">
       <c r="A913">
         <v>912</v>
       </c>
       <c r="B913" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="C913" t="s">
-        <v>38</v>
+        <v>160</v>
       </c>
       <c r="D913">
         <v>0</v>
       </c>
       <c r="E913">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F913" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G913" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
     </row>
     <row r="914" spans="1:11">
       <c r="A914">
         <v>913</v>
       </c>
       <c r="B914" t="s">
         <v>15</v>
       </c>
       <c r="C914" t="s">
-        <v>15</v>
+        <v>101</v>
       </c>
       <c r="D914">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E914">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F914" t="s">
         <v>8</v>
       </c>
       <c r="G914" t="s">
-        <v>523</v>
+        <v>490</v>
       </c>
     </row>
     <row r="915" spans="1:11">
       <c r="A915">
         <v>914</v>
       </c>
       <c r="B915" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C915" t="s">
-        <v>15</v>
+        <v>465</v>
       </c>
       <c r="D915">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="E915">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="F915" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G915" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
     </row>
     <row r="916" spans="1:11">
       <c r="A916">
         <v>915</v>
       </c>
       <c r="B916" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C916" t="s">
-        <v>15</v>
+        <v>465</v>
       </c>
       <c r="D916">
         <v>0</v>
       </c>
       <c r="E916">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="F916" t="s">
         <v>8</v>
       </c>
       <c r="G916" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="917" spans="1:11">
       <c r="A917">
         <v>916</v>
       </c>
       <c r="B917" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C917" t="s">
-        <v>146</v>
+        <v>15</v>
       </c>
       <c r="D917">
         <v>0</v>
       </c>
       <c r="E917">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F917" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G917" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="918" spans="1:11">
       <c r="A918">
         <v>917</v>
       </c>
       <c r="B918" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="C918" t="s">
-        <v>22</v>
+        <v>89</v>
       </c>
       <c r="D918">
         <v>0</v>
       </c>
       <c r="E918">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="F918" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G918" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="919" spans="1:11">
       <c r="A919">
         <v>918</v>
       </c>
       <c r="B919" t="s">
         <v>15</v>
       </c>
       <c r="C919" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="D919">
         <v>0</v>
       </c>
       <c r="E919">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F919" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G919" t="s">
-        <v>507</v>
+        <v>525</v>
       </c>
     </row>
     <row r="920" spans="1:11">
       <c r="A920">
         <v>919</v>
       </c>
       <c r="B920" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C920" t="s">
-        <v>117</v>
+        <v>89</v>
       </c>
       <c r="D920">
         <v>0</v>
       </c>
       <c r="E920">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F920" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G920" t="s">
-        <v>505</v>
+        <v>525</v>
       </c>
     </row>
     <row r="921" spans="1:11">
       <c r="A921">
         <v>920</v>
       </c>
       <c r="B921" t="s">
         <v>15</v>
       </c>
       <c r="C921" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="D921">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="E921">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F921" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G921" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="922" spans="1:11">
       <c r="A922">
         <v>921</v>
       </c>
       <c r="B922" t="s">
         <v>15</v>
       </c>
       <c r="C922" t="s">
-        <v>283</v>
+        <v>15</v>
       </c>
       <c r="D922">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E922">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="F922" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G922" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="923" spans="1:11">
       <c r="A923">
         <v>922</v>
       </c>
       <c r="B923" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="C923" t="s">
-        <v>150</v>
+        <v>174</v>
       </c>
       <c r="D923">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="E923">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F923" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G923" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
     </row>
     <row r="924" spans="1:11">
       <c r="A924">
         <v>923</v>
       </c>
       <c r="B924" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="C924" t="s">
-        <v>64</v>
+        <v>174</v>
       </c>
       <c r="D924">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="E924">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F924" t="s">
         <v>8</v>
       </c>
       <c r="G924" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="925" spans="1:11">
       <c r="A925">
         <v>924</v>
       </c>
       <c r="B925" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C925" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="D925">
         <v>0</v>
       </c>
       <c r="E925">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F925" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G925" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
     </row>
     <row r="926" spans="1:11">
       <c r="A926">
         <v>925</v>
       </c>
       <c r="B926" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="C926" t="s">
-        <v>79</v>
+        <v>54</v>
       </c>
       <c r="D926">
         <v>0</v>
       </c>
       <c r="E926">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F926" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G926" t="s">
-        <v>529</v>
+        <v>450</v>
       </c>
     </row>
     <row r="927" spans="1:11">
       <c r="A927">
         <v>926</v>
       </c>
       <c r="B927" t="s">
-        <v>40</v>
+        <v>147</v>
       </c>
       <c r="C927" t="s">
-        <v>69</v>
+        <v>528</v>
       </c>
       <c r="D927">
         <v>0</v>
       </c>
       <c r="E927">
         <v>13</v>
       </c>
       <c r="F927" t="s">
         <v>8</v>
       </c>
       <c r="G927" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="928" spans="1:11">
       <c r="A928">
         <v>927</v>
       </c>
       <c r="B928" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C928" t="s">
-        <v>79</v>
+        <v>530</v>
       </c>
       <c r="D928">
         <v>0</v>
       </c>
       <c r="E928">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F928" t="s">
         <v>8</v>
       </c>
       <c r="G928" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="929" spans="1:11">
       <c r="A929">
         <v>928</v>
       </c>
       <c r="B929" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C929" t="s">
-        <v>192</v>
+        <v>530</v>
       </c>
       <c r="D929">
         <v>0</v>
       </c>
       <c r="E929">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F929" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G929" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
     </row>
     <row r="930" spans="1:11">
       <c r="A930">
         <v>929</v>
       </c>
       <c r="B930" t="s">
-        <v>127</v>
+        <v>7</v>
       </c>
       <c r="C930" t="s">
-        <v>159</v>
+        <v>530</v>
       </c>
       <c r="D930">
         <v>0</v>
       </c>
       <c r="E930">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F930" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G930" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
     </row>
     <row r="931" spans="1:11">
       <c r="A931">
         <v>930</v>
       </c>
       <c r="B931" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="C931" t="s">
-        <v>52</v>
+        <v>530</v>
       </c>
       <c r="D931">
         <v>0</v>
       </c>
       <c r="E931">
         <v>0</v>
       </c>
       <c r="F931" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G931" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
     </row>
     <row r="932" spans="1:11">
       <c r="A932">
         <v>931</v>
       </c>
       <c r="B932" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="C932" t="s">
-        <v>454</v>
+        <v>190</v>
       </c>
       <c r="D932">
         <v>0</v>
       </c>
       <c r="E932">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F932" t="s">
         <v>8</v>
       </c>
       <c r="G932" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
     </row>
     <row r="933" spans="1:11">
       <c r="A933">
         <v>932</v>
       </c>
       <c r="B933" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C933" t="s">
-        <v>531</v>
+        <v>15</v>
       </c>
       <c r="D933">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E933">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F933" t="s">
         <v>8</v>
       </c>
       <c r="G933" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="934" spans="1:11">
       <c r="A934">
         <v>933</v>
       </c>
       <c r="B934" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C934" t="s">
-        <v>531</v>
+        <v>15</v>
       </c>
       <c r="D934">
         <v>0</v>
       </c>
       <c r="E934">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F934" t="s">
         <v>8</v>
       </c>
       <c r="G934" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="935" spans="1:11">
       <c r="A935">
         <v>934</v>
       </c>
       <c r="B935" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="C935" t="s">
-        <v>531</v>
+        <v>258</v>
       </c>
       <c r="D935">
         <v>0</v>
       </c>
       <c r="E935">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="F935" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G935" t="s">
-        <v>532</v>
+        <v>276</v>
       </c>
     </row>
     <row r="936" spans="1:11">
       <c r="A936">
         <v>935</v>
       </c>
       <c r="B936" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C936" t="s">
-        <v>79</v>
+        <v>533</v>
       </c>
       <c r="D936">
         <v>0</v>
       </c>
       <c r="E936">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="F936" t="s">
         <v>8</v>
       </c>
       <c r="G936" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="937" spans="1:11">
       <c r="A937">
         <v>936</v>
       </c>
       <c r="B937" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="C937" t="s">
-        <v>448</v>
+        <v>272</v>
       </c>
       <c r="D937">
         <v>0</v>
       </c>
       <c r="E937">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F937" t="s">
         <v>8</v>
       </c>
       <c r="G937" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
     </row>
     <row r="938" spans="1:11">
       <c r="A938">
         <v>937</v>
       </c>
       <c r="B938" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C938" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D938">
         <v>0</v>
       </c>
       <c r="E938">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="F938" t="s">
         <v>8</v>
       </c>
       <c r="G938" t="s">
-        <v>525</v>
+        <v>535</v>
       </c>
     </row>
     <row r="939" spans="1:11">
       <c r="A939">
         <v>938</v>
       </c>
       <c r="B939" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="C939" t="s">
-        <v>15</v>
+        <v>272</v>
       </c>
       <c r="D939">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E939">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F939" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G939" t="s">
-        <v>526</v>
+        <v>534</v>
       </c>
     </row>
     <row r="940" spans="1:11">
       <c r="A940">
         <v>939</v>
       </c>
       <c r="B940" t="s">
         <v>15</v>
       </c>
       <c r="C940" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="D940">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E940">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="F940" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G940" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="941" spans="1:11">
       <c r="A941">
         <v>940</v>
       </c>
       <c r="B941" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C941" t="s">
-        <v>145</v>
+        <v>439</v>
       </c>
       <c r="D941">
         <v>0</v>
       </c>
       <c r="E941">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F941" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G941" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="942" spans="1:11">
       <c r="A942">
         <v>941</v>
       </c>
       <c r="B942" t="s">
         <v>15</v>
       </c>
       <c r="C942" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D942">
         <v>0</v>
       </c>
       <c r="E942">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="F942" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G942" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="943" spans="1:11">
       <c r="A943">
         <v>942</v>
       </c>
       <c r="B943" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C943" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="D943">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E943">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F943" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G943" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="944" spans="1:11">
       <c r="A944">
         <v>943</v>
       </c>
       <c r="B944" t="s">
-        <v>15</v>
+        <v>155</v>
       </c>
       <c r="C944" t="s">
-        <v>15</v>
+        <v>537</v>
       </c>
       <c r="D944">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E944">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="F944" t="s">
         <v>8</v>
       </c>
       <c r="G944" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
     </row>
     <row r="945" spans="1:11">
       <c r="A945">
         <v>944</v>
       </c>
       <c r="B945" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="C945" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="D945">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E945">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F945" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G945" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
     </row>
     <row r="946" spans="1:11">
       <c r="A946">
         <v>945</v>
       </c>
       <c r="B946" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C946" t="s">
-        <v>15</v>
+        <v>81</v>
       </c>
       <c r="D946">
         <v>0</v>
       </c>
       <c r="E946">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="F946" t="s">
         <v>8</v>
       </c>
       <c r="G946" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
     </row>
     <row r="947" spans="1:11">
       <c r="A947">
         <v>946</v>
       </c>
       <c r="B947" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="C947" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="D947">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E947">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F947" t="s">
         <v>8</v>
       </c>
       <c r="G947" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="948" spans="1:11">
       <c r="A948">
         <v>947</v>
       </c>
       <c r="B948" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C948" t="s">
-        <v>38</v>
+        <v>7</v>
       </c>
       <c r="D948">
         <v>0</v>
       </c>
       <c r="E948">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="F948" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G948" t="s">
-        <v>277</v>
+        <v>534</v>
       </c>
     </row>
     <row r="949" spans="1:11">
       <c r="A949">
         <v>948</v>
       </c>
       <c r="B949" t="s">
         <v>15</v>
       </c>
       <c r="C949" t="s">
-        <v>266</v>
+        <v>15</v>
       </c>
       <c r="D949">
         <v>0</v>
       </c>
       <c r="E949">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F949" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G949" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
     </row>
     <row r="950" spans="1:11">
       <c r="A950">
         <v>949</v>
       </c>
       <c r="B950" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C950" t="s">
-        <v>38</v>
+        <v>458</v>
       </c>
       <c r="D950">
         <v>0</v>
       </c>
       <c r="E950">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="F950" t="s">
         <v>8</v>
       </c>
       <c r="G950" t="s">
-        <v>277</v>
+        <v>541</v>
       </c>
     </row>
     <row r="951" spans="1:11">
       <c r="A951">
         <v>950</v>
       </c>
       <c r="B951" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="C951" t="s">
-        <v>502</v>
+        <v>11</v>
       </c>
       <c r="D951">
         <v>0</v>
       </c>
       <c r="E951">
         <v>13</v>
       </c>
       <c r="F951" t="s">
         <v>8</v>
       </c>
       <c r="G951" t="s">
-        <v>536</v>
+        <v>517</v>
       </c>
     </row>
     <row r="952" spans="1:11">
       <c r="A952">
         <v>951</v>
       </c>
       <c r="B952" t="s">
         <v>10</v>
       </c>
       <c r="C952" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D952">
         <v>0</v>
       </c>
       <c r="E952">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="F952" t="s">
         <v>8</v>
       </c>
       <c r="G952" t="s">
-        <v>530</v>
+        <v>517</v>
       </c>
     </row>
     <row r="953" spans="1:11">
       <c r="A953">
         <v>952</v>
       </c>
       <c r="B953" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C953" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="D953">
         <v>0</v>
       </c>
       <c r="E953">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F953" t="s">
         <v>8</v>
       </c>
       <c r="G953" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
     </row>
     <row r="954" spans="1:11">
       <c r="A954">
         <v>953</v>
       </c>
       <c r="B954" t="s">
         <v>15</v>
       </c>
       <c r="C954" t="s">
-        <v>73</v>
+        <v>101</v>
       </c>
       <c r="D954">
         <v>0</v>
       </c>
       <c r="E954">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F954" t="s">
         <v>8</v>
       </c>
       <c r="G954" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
     </row>
     <row r="955" spans="1:11">
       <c r="A955">
         <v>954</v>
       </c>
       <c r="B955" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="C955" t="s">
-        <v>52</v>
+        <v>108</v>
       </c>
       <c r="D955">
         <v>0</v>
       </c>
       <c r="E955">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F955" t="s">
         <v>8</v>
       </c>
       <c r="G955" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
     </row>
     <row r="956" spans="1:11">
       <c r="A956">
         <v>955</v>
       </c>
       <c r="B956" t="s">
         <v>15</v>
       </c>
       <c r="C956" t="s">
         <v>15</v>
       </c>
       <c r="D956">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="E956">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F956" t="s">
         <v>8</v>
       </c>
       <c r="G956" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="957" spans="1:11">
       <c r="A957">
         <v>956</v>
       </c>
       <c r="B957" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="C957" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="D957">
         <v>0</v>
       </c>
       <c r="E957">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F957" t="s">
         <v>8</v>
       </c>
       <c r="G957" t="s">
-        <v>534</v>
+        <v>541</v>
       </c>
     </row>
     <row r="958" spans="1:11">
       <c r="A958">
         <v>957</v>
       </c>
       <c r="B958" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="C958" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="D958">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E958">
         <v>15</v>
       </c>
       <c r="F958" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G958" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="959" spans="1:11">
       <c r="A959">
         <v>958</v>
       </c>
       <c r="B959" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="C959" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="D959">
         <v>0</v>
       </c>
       <c r="E959">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F959" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G959" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="960" spans="1:11">
       <c r="A960">
         <v>959</v>
       </c>
       <c r="B960" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="C960" t="s">
-        <v>157</v>
+        <v>16</v>
       </c>
       <c r="D960">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E960">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F960" t="s">
         <v>8</v>
       </c>
       <c r="G960" t="s">
-        <v>524</v>
+        <v>543</v>
       </c>
     </row>
     <row r="961" spans="1:11">
       <c r="A961">
         <v>960</v>
       </c>
       <c r="B961" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="C961" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="D961">
         <v>0</v>
       </c>
       <c r="E961">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="F961" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G961" t="s">
-        <v>524</v>
+        <v>543</v>
       </c>
     </row>
     <row r="962" spans="1:11">
       <c r="A962">
         <v>961</v>
       </c>
       <c r="B962" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C962" t="s">
-        <v>157</v>
+        <v>95</v>
       </c>
       <c r="D962">
         <v>0</v>
       </c>
       <c r="E962">
         <v>12</v>
       </c>
       <c r="F962" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G962" t="s">
-        <v>524</v>
+        <v>543</v>
       </c>
     </row>
     <row r="963" spans="1:11">
       <c r="A963">
         <v>962</v>
       </c>
       <c r="B963" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="C963" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="D963">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E963">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F963" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G963" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
     </row>
     <row r="964" spans="1:11">
       <c r="A964">
         <v>963</v>
       </c>
       <c r="B964" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="C964" t="s">
-        <v>157</v>
+        <v>213</v>
       </c>
       <c r="D964">
         <v>0</v>
       </c>
       <c r="E964">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="F964" t="s">
         <v>8</v>
       </c>
       <c r="G964" t="s">
-        <v>524</v>
+        <v>544</v>
       </c>
     </row>
     <row r="965" spans="1:11">
       <c r="A965">
         <v>964</v>
       </c>
       <c r="B965" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C965" t="s">
-        <v>543</v>
+        <v>15</v>
       </c>
       <c r="D965">
         <v>0</v>
       </c>
       <c r="E965">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="F965" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G965" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
     </row>
     <row r="966" spans="1:11">
       <c r="A966">
         <v>965</v>
       </c>
       <c r="B966" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C966" t="s">
-        <v>15</v>
+        <v>546</v>
       </c>
       <c r="D966">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E966">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F966" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G966" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="967" spans="1:11">
       <c r="A967">
         <v>966</v>
       </c>
       <c r="B967" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C967" t="s">
-        <v>15</v>
+        <v>546</v>
       </c>
       <c r="D967">
         <v>0</v>
       </c>
       <c r="E967">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F967" t="s">
         <v>8</v>
       </c>
       <c r="G967" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="968" spans="1:11">
       <c r="A968">
         <v>967</v>
       </c>
       <c r="B968" t="s">
-        <v>124</v>
+        <v>14</v>
       </c>
       <c r="C968" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="D968">
         <v>0</v>
       </c>
       <c r="E968">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F968" t="s">
         <v>8</v>
       </c>
       <c r="G968" t="s">
-        <v>541</v>
+        <v>547</v>
       </c>
     </row>
     <row r="969" spans="1:11">
       <c r="A969">
         <v>968</v>
       </c>
       <c r="B969" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C969" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D969">
         <v>0</v>
       </c>
       <c r="E969">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="F969" t="s">
         <v>8</v>
       </c>
       <c r="G969" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
     </row>
     <row r="970" spans="1:11">
       <c r="A970">
         <v>969</v>
       </c>
       <c r="B970" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="C970" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D970">
         <v>0</v>
       </c>
       <c r="E970">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="F970" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G970" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
     </row>
     <row r="971" spans="1:11">
       <c r="A971">
         <v>970</v>
       </c>
       <c r="B971" t="s">
-        <v>86</v>
+        <v>15</v>
       </c>
       <c r="C971" t="s">
-        <v>547</v>
+        <v>15</v>
       </c>
       <c r="D971">
         <v>0</v>
       </c>
       <c r="E971">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="F971" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G971" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="972" spans="1:11">
       <c r="A972">
         <v>971</v>
       </c>
       <c r="B972" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C972" t="s">
-        <v>472</v>
+        <v>81</v>
       </c>
       <c r="D972">
         <v>0</v>
       </c>
       <c r="E972">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="F972" t="s">
         <v>8</v>
       </c>
       <c r="G972" t="s">
-        <v>522</v>
+        <v>549</v>
       </c>
     </row>
     <row r="973" spans="1:11">
       <c r="A973">
         <v>972</v>
       </c>
       <c r="B973" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C973" t="s">
-        <v>472</v>
+        <v>551</v>
       </c>
       <c r="D973">
         <v>0</v>
       </c>
       <c r="E973">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="F973" t="s">
         <v>8</v>
       </c>
       <c r="G973" t="s">
-        <v>522</v>
+        <v>552</v>
       </c>
     </row>
     <row r="974" spans="1:11">
       <c r="A974">
         <v>973</v>
       </c>
       <c r="B974" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C974" t="s">
-        <v>472</v>
+        <v>15</v>
       </c>
       <c r="D974">
         <v>0</v>
       </c>
       <c r="E974">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="F974" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G974" t="s">
-        <v>522</v>
+        <v>552</v>
       </c>
     </row>
     <row r="975" spans="1:11">
       <c r="A975">
         <v>974</v>
       </c>
       <c r="B975" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C975" t="s">
-        <v>548</v>
+        <v>54</v>
       </c>
       <c r="D975">
         <v>0</v>
       </c>
       <c r="E975">
         <v>16</v>
       </c>
       <c r="F975" t="s">
         <v>8</v>
       </c>
       <c r="G975" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
     </row>
     <row r="976" spans="1:11">
       <c r="A976">
         <v>975</v>
       </c>
       <c r="B976" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="C976" t="s">
-        <v>91</v>
+        <v>272</v>
       </c>
       <c r="D976">
         <v>0</v>
       </c>
       <c r="E976">
         <v>15</v>
       </c>
       <c r="F976" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G976" t="s">
-        <v>506</v>
+        <v>552</v>
       </c>
     </row>
     <row r="977" spans="1:11">
       <c r="A977">
         <v>976</v>
       </c>
       <c r="B977" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C977" t="s">
-        <v>145</v>
+        <v>74</v>
       </c>
       <c r="D977">
         <v>0</v>
       </c>
       <c r="E977">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F977" t="s">
         <v>8</v>
       </c>
       <c r="G977" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
     </row>
     <row r="978" spans="1:11">
       <c r="A978">
         <v>977</v>
       </c>
       <c r="B978" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="C978" t="s">
-        <v>145</v>
+        <v>272</v>
       </c>
       <c r="D978">
         <v>0</v>
       </c>
       <c r="E978">
         <v>0</v>
       </c>
       <c r="F978" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G978" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
     </row>
     <row r="979" spans="1:11">
       <c r="A979">
         <v>978</v>
       </c>
       <c r="B979" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C979" t="s">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="D979">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E979">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F979" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G979" t="s">
-        <v>550</v>
+        <v>545</v>
       </c>
     </row>
     <row r="980" spans="1:11">
       <c r="A980">
         <v>979</v>
       </c>
       <c r="B980" t="s">
-        <v>36</v>
+        <v>147</v>
       </c>
       <c r="C980" t="s">
-        <v>62</v>
+        <v>148</v>
       </c>
       <c r="D980">
         <v>0</v>
       </c>
       <c r="E980">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F980" t="s">
         <v>8</v>
       </c>
       <c r="G980" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="981" spans="1:11">
       <c r="A981">
         <v>980</v>
       </c>
       <c r="B981" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C981" t="s">
-        <v>91</v>
+        <v>19</v>
       </c>
       <c r="D981">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E981">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F981" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G981" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
     </row>
     <row r="982" spans="1:11">
       <c r="A982">
         <v>981</v>
       </c>
       <c r="B982" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C982" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="D982">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="E982">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F982" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G982" t="s">
-        <v>552</v>
+        <v>348</v>
       </c>
     </row>
     <row r="983" spans="1:11">
       <c r="A983">
         <v>982</v>
       </c>
       <c r="B983" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C983" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
       <c r="D983">
         <v>0</v>
       </c>
       <c r="E983">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F983" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G983" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="984" spans="1:11">
       <c r="A984">
         <v>983</v>
       </c>
       <c r="B984" t="s">
         <v>15</v>
       </c>
       <c r="C984" t="s">
         <v>15</v>
       </c>
       <c r="D984">
         <v>0</v>
       </c>
       <c r="E984">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F984" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G984" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
     </row>
     <row r="985" spans="1:11">
       <c r="A985">
         <v>984</v>
       </c>
       <c r="B985" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="C985" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="D985">
         <v>0</v>
       </c>
       <c r="E985">
         <v>16</v>
       </c>
       <c r="F985" t="s">
         <v>8</v>
       </c>
       <c r="G985" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
     </row>
     <row r="986" spans="1:11">
       <c r="A986">
         <v>985</v>
       </c>
       <c r="B986" t="s">
         <v>15</v>
       </c>
       <c r="C986" t="s">
-        <v>391</v>
+        <v>101</v>
       </c>
       <c r="D986">
         <v>0</v>
       </c>
       <c r="E986">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F986" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G986" t="s">
-        <v>554</v>
+        <v>348</v>
       </c>
     </row>
     <row r="987" spans="1:11">
       <c r="A987">
         <v>986</v>
       </c>
       <c r="B987" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="C987" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="D987">
         <v>0</v>
       </c>
       <c r="E987">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F987" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G987" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="988" spans="1:11">
       <c r="A988">
         <v>987</v>
       </c>
       <c r="B988" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="C988" t="s">
-        <v>154</v>
+        <v>19</v>
       </c>
       <c r="D988">
         <v>0</v>
       </c>
       <c r="E988">
         <v>15</v>
       </c>
       <c r="F988" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G988" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
     </row>
     <row r="989" spans="1:11">
       <c r="A989">
         <v>988</v>
       </c>
       <c r="B989" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C989" t="s">
-        <v>117</v>
+        <v>15</v>
       </c>
       <c r="D989">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E989">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="F989" t="s">
         <v>8</v>
       </c>
       <c r="G989" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
     </row>
     <row r="990" spans="1:11">
       <c r="A990">
         <v>989</v>
       </c>
       <c r="B990" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="C990" t="s">
-        <v>365</v>
+        <v>101</v>
       </c>
       <c r="D990">
         <v>0</v>
       </c>
       <c r="E990">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="F990" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G990" t="s">
-        <v>556</v>
+        <v>348</v>
       </c>
     </row>
     <row r="991" spans="1:11">
       <c r="A991">
         <v>990</v>
       </c>
       <c r="B991" t="s">
-        <v>15</v>
+        <v>147</v>
       </c>
       <c r="C991" t="s">
-        <v>91</v>
+        <v>528</v>
       </c>
       <c r="D991">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E991">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="F991" t="s">
         <v>8</v>
       </c>
       <c r="G991" t="s">
-        <v>556</v>
+        <v>543</v>
       </c>
     </row>
     <row r="992" spans="1:11">
       <c r="A992">
         <v>991</v>
       </c>
       <c r="B992" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C992" t="s">
-        <v>38</v>
+        <v>7</v>
       </c>
       <c r="D992">
         <v>0</v>
       </c>
       <c r="E992">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F992" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G992" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="993" spans="1:11">
       <c r="A993">
         <v>992</v>
       </c>
       <c r="B993" t="s">
-        <v>86</v>
+        <v>147</v>
       </c>
       <c r="C993" t="s">
-        <v>204</v>
+        <v>528</v>
       </c>
       <c r="D993">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E993">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="F993" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G993" t="s">
-        <v>556</v>
+        <v>543</v>
       </c>
     </row>
     <row r="994" spans="1:11">
       <c r="A994">
         <v>993</v>
       </c>
       <c r="B994" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C994" t="s">
-        <v>38</v>
+        <v>167</v>
       </c>
       <c r="D994">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E994">
         <v>16</v>
       </c>
       <c r="F994" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G994" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
     </row>
     <row r="995" spans="1:11">
       <c r="A995">
         <v>994</v>
       </c>
       <c r="B995" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="C995" t="s">
-        <v>150</v>
+        <v>167</v>
       </c>
       <c r="D995">
         <v>0</v>
       </c>
       <c r="E995">
         <v>14</v>
       </c>
       <c r="F995" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G995" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="996" spans="1:11">
       <c r="A996">
         <v>995</v>
       </c>
       <c r="B996" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="C996" t="s">
-        <v>558</v>
+        <v>14</v>
       </c>
       <c r="D996">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E996">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F996" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G996" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="997" spans="1:11">
       <c r="A997">
         <v>996</v>
       </c>
       <c r="B997" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C997" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D997">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="E997">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F997" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G997" t="s">
-        <v>523</v>
+        <v>556</v>
       </c>
     </row>
     <row r="998" spans="1:11">
       <c r="A998">
         <v>997</v>
       </c>
       <c r="B998" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="C998" t="s">
-        <v>559</v>
+        <v>64</v>
       </c>
       <c r="D998">
         <v>0</v>
       </c>
       <c r="E998">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F998" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G998" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
     </row>
     <row r="999" spans="1:11">
       <c r="A999">
         <v>998</v>
       </c>
       <c r="B999" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C999" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="D999">
         <v>0</v>
       </c>
       <c r="E999">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="F999" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G999" t="s">
-        <v>550</v>
+        <v>557</v>
       </c>
     </row>
     <row r="1000" spans="1:11">
       <c r="A1000">
         <v>999</v>
       </c>
       <c r="B1000" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="C1000" t="s">
-        <v>50</v>
+        <v>160</v>
       </c>
       <c r="D1000">
         <v>0</v>
       </c>
       <c r="E1000">
         <v>14</v>
       </c>
       <c r="F1000" t="s">
         <v>8</v>
       </c>
       <c r="G1000" t="s">
-        <v>521</v>
+        <v>557</v>
       </c>
     </row>
     <row r="1001" spans="1:11">
       <c r="A1001">
         <v>1000</v>
       </c>
       <c r="B1001" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="C1001" t="s">
-        <v>560</v>
+        <v>160</v>
       </c>
       <c r="D1001">
         <v>0</v>
       </c>
       <c r="E1001">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F1001" t="s">
         <v>8</v>
       </c>
       <c r="G1001" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
     </row>
     <row r="1002" spans="1:11">
       <c r="A1002">
         <v>1001</v>
       </c>
       <c r="B1002" t="s">
-        <v>127</v>
+        <v>19</v>
       </c>
       <c r="C1002" t="s">
-        <v>137</v>
+        <v>64</v>
       </c>
       <c r="D1002">
         <v>0</v>
       </c>
       <c r="E1002">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F1002" t="s">
         <v>8</v>
       </c>
       <c r="G1002" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="1003" spans="1:11">
       <c r="A1003">
         <v>1002</v>
       </c>
       <c r="B1003" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C1003" t="s">
-        <v>238</v>
+        <v>64</v>
       </c>
       <c r="D1003">
         <v>0</v>
       </c>
       <c r="E1003">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F1003" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1003" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="1004" spans="1:11">
       <c r="A1004">
         <v>1003</v>
       </c>
       <c r="B1004" t="s">
         <v>15</v>
       </c>
       <c r="C1004" t="s">
         <v>15</v>
       </c>
       <c r="D1004">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="E1004">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F1004" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1004" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
     </row>
     <row r="1005" spans="1:11">
       <c r="A1005">
         <v>1004</v>
       </c>
       <c r="B1005" t="s">
         <v>15</v>
       </c>
       <c r="C1005" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="D1005">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="E1005">
         <v>15</v>
       </c>
       <c r="F1005" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1005" t="s">
-        <v>563</v>
+        <v>558</v>
       </c>
     </row>
     <row r="1006" spans="1:11">
       <c r="A1006">
         <v>1005</v>
       </c>
       <c r="B1006" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C1006" t="s">
-        <v>15</v>
+        <v>87</v>
       </c>
       <c r="D1006">
         <v>0</v>
       </c>
       <c r="E1006">
         <v>17</v>
       </c>
       <c r="F1006" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1006" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="1007" spans="1:11">
       <c r="A1007">
         <v>1006</v>
       </c>
       <c r="B1007" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="C1007" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D1007">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E1007">
         <v>16</v>
       </c>
       <c r="F1007" t="s">
         <v>8</v>
       </c>
       <c r="G1007" t="s">
-        <v>563</v>
+        <v>558</v>
       </c>
     </row>
     <row r="1008" spans="1:11">
       <c r="A1008">
         <v>1007</v>
       </c>
       <c r="B1008" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C1008" t="s">
-        <v>234</v>
+        <v>89</v>
       </c>
       <c r="D1008">
         <v>0</v>
       </c>
       <c r="E1008">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F1008" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1008" t="s">
-        <v>563</v>
+        <v>541</v>
       </c>
     </row>
     <row r="1009" spans="1:11">
       <c r="A1009">
         <v>1008</v>
       </c>
       <c r="B1009" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>160</v>
+      </c>
+      <c r="D1009">
+        <v>0</v>
+      </c>
+      <c r="E1009">
         <v>10</v>
       </c>
-      <c r="C1009" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F1009" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1009" t="s">
-        <v>563</v>
+        <v>550</v>
       </c>
     </row>
     <row r="1010" spans="1:11">
       <c r="A1010">
         <v>1009</v>
       </c>
       <c r="B1010" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C1010" t="s">
-        <v>25</v>
+        <v>89</v>
       </c>
       <c r="D1010">
         <v>0</v>
       </c>
       <c r="E1010">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F1010" t="s">
         <v>8</v>
       </c>
       <c r="G1010" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
     </row>
     <row r="1011" spans="1:11">
       <c r="A1011">
         <v>1010</v>
       </c>
       <c r="B1011" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="C1011" t="s">
-        <v>365</v>
+        <v>184</v>
       </c>
       <c r="D1011">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E1011">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F1011" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1011" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="1012" spans="1:11">
       <c r="A1012">
         <v>1011</v>
       </c>
       <c r="B1012" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C1012" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="D1012">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E1012">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F1012" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1012" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
     </row>
     <row r="1013" spans="1:11">
       <c r="A1013">
         <v>1012</v>
       </c>
       <c r="B1013" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="C1013" t="s">
-        <v>566</v>
+        <v>127</v>
       </c>
       <c r="D1013">
         <v>0</v>
       </c>
       <c r="E1013">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F1013" t="s">
         <v>8</v>
       </c>
       <c r="G1013" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
     </row>
     <row r="1014" spans="1:11">
       <c r="A1014">
         <v>1013</v>
       </c>
       <c r="B1014" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="C1014" t="s">
-        <v>566</v>
+        <v>127</v>
       </c>
       <c r="D1014">
         <v>0</v>
       </c>
       <c r="E1014">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1014" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1014" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
     </row>
     <row r="1015" spans="1:11">
       <c r="A1015">
         <v>1014</v>
       </c>
       <c r="B1015" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="C1015" t="s">
-        <v>21</v>
+        <v>89</v>
       </c>
       <c r="D1015">
         <v>0</v>
       </c>
       <c r="E1015">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F1015" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1015" t="s">
-        <v>567</v>
+        <v>562</v>
       </c>
     </row>
     <row r="1016" spans="1:11">
       <c r="A1016">
         <v>1015</v>
       </c>
       <c r="B1016" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C1016" t="s">
-        <v>568</v>
+        <v>116</v>
       </c>
       <c r="D1016">
         <v>0</v>
       </c>
       <c r="E1016">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F1016" t="s">
         <v>8</v>
       </c>
       <c r="G1016" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
     </row>
     <row r="1017" spans="1:11">
       <c r="A1017">
         <v>1016</v>
       </c>
       <c r="B1017" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C1017" t="s">
-        <v>167</v>
+        <v>89</v>
       </c>
       <c r="D1017">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E1017">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F1017" t="s">
         <v>8</v>
       </c>
       <c r="G1017" t="s">
-        <v>565</v>
+        <v>560</v>
       </c>
     </row>
     <row r="1018" spans="1:11">
       <c r="A1018">
         <v>1017</v>
       </c>
       <c r="B1018" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C1018" t="s">
-        <v>15</v>
+        <v>95</v>
       </c>
       <c r="D1018">
         <v>0</v>
       </c>
       <c r="E1018">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="F1018" t="s">
         <v>8</v>
       </c>
       <c r="G1018" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
     </row>
     <row r="1019" spans="1:11">
       <c r="A1019">
         <v>1018</v>
       </c>
       <c r="B1019" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C1019" t="s">
-        <v>570</v>
+        <v>222</v>
       </c>
       <c r="D1019">
         <v>0</v>
       </c>
       <c r="E1019">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="F1019" t="s">
         <v>8</v>
       </c>
       <c r="G1019" t="s">
-        <v>569</v>
+        <v>563</v>
       </c>
     </row>
     <row r="1020" spans="1:11">
       <c r="A1020">
         <v>1019</v>
       </c>
       <c r="B1020" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="C1020" t="s">
-        <v>570</v>
+        <v>17</v>
       </c>
       <c r="D1020">
         <v>0</v>
       </c>
       <c r="E1020">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F1020" t="s">
         <v>8</v>
       </c>
       <c r="G1020" t="s">
-        <v>569</v>
+        <v>563</v>
       </c>
     </row>
     <row r="1021" spans="1:11">
       <c r="A1021">
         <v>1020</v>
       </c>
       <c r="B1021" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C1021" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="D1021">
         <v>0</v>
       </c>
       <c r="E1021">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F1021" t="s">
         <v>8</v>
       </c>
       <c r="G1021" t="s">
-        <v>569</v>
+        <v>563</v>
       </c>
     </row>
     <row r="1022" spans="1:11">
       <c r="A1022">
         <v>1021</v>
       </c>
       <c r="B1022" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C1022" t="s">
-        <v>79</v>
+        <v>565</v>
       </c>
       <c r="D1022">
         <v>0</v>
       </c>
       <c r="E1022">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F1022" t="s">
         <v>8</v>
       </c>
       <c r="G1022" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
     </row>
     <row r="1023" spans="1:11">
       <c r="A1023">
         <v>1022</v>
       </c>
       <c r="B1023" t="s">
-        <v>127</v>
+        <v>17</v>
       </c>
       <c r="C1023" t="s">
-        <v>128</v>
+        <v>565</v>
       </c>
       <c r="D1023">
         <v>0</v>
       </c>
       <c r="E1023">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F1023" t="s">
         <v>8</v>
       </c>
       <c r="G1023" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
     </row>
     <row r="1024" spans="1:11">
       <c r="A1024">
         <v>1023</v>
       </c>
       <c r="B1024" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C1024" t="s">
-        <v>15</v>
+        <v>565</v>
       </c>
       <c r="D1024">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="E1024">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F1024" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1024" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
     </row>
     <row r="1025" spans="1:11">
       <c r="A1025">
         <v>1024</v>
       </c>
       <c r="B1025" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C1025" t="s">
-        <v>15</v>
+        <v>136</v>
       </c>
       <c r="D1025">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="E1025">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F1025" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1025" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
     </row>
     <row r="1026" spans="1:11">
       <c r="A1026">
         <v>1025</v>
       </c>
       <c r="B1026" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C1026" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D1026">
         <v>0</v>
       </c>
       <c r="E1026">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="F1026" t="s">
         <v>8</v>
       </c>
       <c r="G1026" t="s">
-        <v>569</v>
+        <v>558</v>
       </c>
     </row>
     <row r="1027" spans="1:11">
       <c r="A1027">
         <v>1026</v>
       </c>
       <c r="B1027" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C1027" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D1027">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="E1027">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F1027" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1027" t="s">
-        <v>503</v>
+        <v>559</v>
       </c>
     </row>
     <row r="1028" spans="1:11">
       <c r="A1028">
         <v>1027</v>
       </c>
       <c r="B1028" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C1028" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D1028">
         <v>0</v>
       </c>
       <c r="E1028">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F1028" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1028" t="s">
-        <v>61</v>
+        <v>563</v>
       </c>
     </row>
     <row r="1029" spans="1:11">
       <c r="A1029">
         <v>1028</v>
       </c>
       <c r="B1029" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="C1029" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="D1029">
         <v>0</v>
       </c>
       <c r="E1029">
         <v>14</v>
       </c>
       <c r="F1029" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1029" t="s">
-        <v>503</v>
+        <v>566</v>
       </c>
     </row>
     <row r="1030" spans="1:11">
       <c r="A1030">
         <v>1029</v>
       </c>
       <c r="B1030" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C1030" t="s">
-        <v>103</v>
+        <v>15</v>
       </c>
       <c r="D1030">
         <v>0</v>
       </c>
       <c r="E1030">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="F1030" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1030" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
     </row>
     <row r="1031" spans="1:11">
       <c r="A1031">
         <v>1030</v>
       </c>
       <c r="B1031" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C1031" t="s">
-        <v>91</v>
+        <v>114</v>
       </c>
       <c r="D1031">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E1031">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F1031" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1031" t="s">
-        <v>503</v>
+        <v>568</v>
       </c>
     </row>
     <row r="1032" spans="1:11">
       <c r="A1032">
         <v>1031</v>
       </c>
       <c r="B1032" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C1032" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="D1032">
         <v>0</v>
       </c>
       <c r="E1032">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F1032" t="s">
         <v>8</v>
       </c>
       <c r="G1032" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
     </row>
     <row r="1033" spans="1:11">
       <c r="A1033">
         <v>1032</v>
       </c>
       <c r="B1033" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C1033" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="D1033">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E1033">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="F1033" t="s">
         <v>8</v>
       </c>
       <c r="G1033" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
     </row>
     <row r="1034" spans="1:11">
       <c r="A1034">
         <v>1033</v>
       </c>
       <c r="B1034" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C1034" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="D1034">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E1034">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F1034" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1034" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
     </row>
     <row r="1035" spans="1:11">
       <c r="A1035">
         <v>1034</v>
       </c>
       <c r="B1035" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C1035" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D1035">
         <v>0</v>
       </c>
       <c r="E1035">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="F1035" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1035" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
     </row>
     <row r="1036" spans="1:11">
       <c r="A1036">
         <v>1035</v>
       </c>
       <c r="B1036" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C1036" t="s">
-        <v>145</v>
+        <v>116</v>
       </c>
       <c r="D1036">
         <v>0</v>
       </c>
       <c r="E1036">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F1036" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1036" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
     </row>
     <row r="1037" spans="1:11">
       <c r="A1037">
         <v>1036</v>
       </c>
       <c r="B1037" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C1037" t="s">
-        <v>91</v>
+        <v>64</v>
       </c>
       <c r="D1037">
         <v>0</v>
       </c>
       <c r="E1037">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F1037" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1037" t="s">
-        <v>573</v>
+        <v>330</v>
       </c>
     </row>
     <row r="1038" spans="1:11">
       <c r="A1038">
         <v>1037</v>
       </c>
       <c r="B1038" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C1038" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="D1038">
         <v>0</v>
       </c>
       <c r="E1038">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="F1038" t="s">
         <v>8</v>
       </c>
       <c r="G1038" t="s">
-        <v>573</v>
+        <v>330</v>
       </c>
     </row>
     <row r="1039" spans="1:11">
       <c r="A1039">
         <v>1038</v>
       </c>
       <c r="B1039" t="s">
-        <v>86</v>
+        <v>155</v>
       </c>
       <c r="C1039" t="s">
-        <v>87</v>
+        <v>537</v>
       </c>
       <c r="D1039">
         <v>0</v>
       </c>
       <c r="E1039">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="F1039" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1039" t="s">
-        <v>575</v>
+        <v>570</v>
       </c>
     </row>
     <row r="1040" spans="1:11">
       <c r="A1040">
         <v>1039</v>
       </c>
       <c r="B1040" t="s">
-        <v>107</v>
+        <v>19</v>
       </c>
       <c r="C1040" t="s">
-        <v>576</v>
+        <v>19</v>
       </c>
       <c r="D1040">
         <v>0</v>
       </c>
       <c r="E1040">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F1040" t="s">
         <v>8</v>
       </c>
       <c r="G1040" t="s">
-        <v>577</v>
+        <v>563</v>
       </c>
     </row>
     <row r="1041" spans="1:11">
       <c r="A1041">
         <v>1040</v>
       </c>
       <c r="B1041" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C1041" t="s">
-        <v>578</v>
+        <v>101</v>
       </c>
       <c r="D1041">
         <v>0</v>
       </c>
       <c r="E1041">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="F1041" t="s">
         <v>8</v>
       </c>
       <c r="G1041" t="s">
-        <v>577</v>
+        <v>571</v>
       </c>
     </row>
     <row r="1042" spans="1:11">
       <c r="A1042">
         <v>1041</v>
       </c>
       <c r="B1042" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="C1042" t="s">
-        <v>576</v>
+        <v>121</v>
       </c>
       <c r="D1042">
         <v>0</v>
       </c>
       <c r="E1042">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F1042" t="s">
         <v>8</v>
       </c>
       <c r="G1042" t="s">
-        <v>577</v>
+        <v>572</v>
       </c>
     </row>
     <row r="1043" spans="1:11">
       <c r="A1043">
         <v>1042</v>
       </c>
       <c r="B1043" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C1043" t="s">
-        <v>111</v>
+        <v>17</v>
       </c>
       <c r="D1043">
         <v>0</v>
       </c>
       <c r="E1043">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F1043" t="s">
         <v>8</v>
       </c>
       <c r="G1043" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
     </row>
     <row r="1044" spans="1:11">
       <c r="A1044">
         <v>1043</v>
       </c>
       <c r="B1044" t="s">
         <v>15</v>
       </c>
       <c r="C1044" t="s">
         <v>15</v>
       </c>
       <c r="D1044">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="E1044">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F1044" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1044" t="s">
-        <v>579</v>
+        <v>573</v>
       </c>
     </row>
     <row r="1045" spans="1:11">
       <c r="A1045">
         <v>1044</v>
       </c>
       <c r="B1045" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="C1045" t="s">
-        <v>37</v>
+        <v>58</v>
       </c>
       <c r="D1045">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E1045">
         <v>15</v>
       </c>
       <c r="F1045" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1045" t="s">
-        <v>579</v>
+        <v>574</v>
       </c>
     </row>
     <row r="1046" spans="1:11">
       <c r="A1046">
         <v>1045</v>
       </c>
       <c r="B1046" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="C1046" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="D1046">
         <v>0</v>
       </c>
       <c r="E1046">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F1046" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1046" t="s">
-        <v>579</v>
+        <v>574</v>
       </c>
     </row>
     <row r="1047" spans="1:11">
       <c r="A1047">
         <v>1046</v>
       </c>
       <c r="B1047" t="s">
-        <v>309</v>
+        <v>39</v>
       </c>
       <c r="C1047" t="s">
-        <v>309</v>
+        <v>220</v>
       </c>
       <c r="D1047">
         <v>0</v>
       </c>
       <c r="E1047">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F1047" t="s">
         <v>8</v>
       </c>
       <c r="G1047" t="s">
-        <v>580</v>
+        <v>556</v>
       </c>
     </row>
     <row r="1048" spans="1:11">
       <c r="A1048">
         <v>1047</v>
       </c>
       <c r="B1048" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="C1048" t="s">
-        <v>581</v>
+        <v>220</v>
       </c>
       <c r="D1048">
         <v>0</v>
       </c>
       <c r="E1048">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F1048" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1048" t="s">
-        <v>582</v>
+        <v>556</v>
       </c>
     </row>
     <row r="1049" spans="1:11">
       <c r="A1049">
         <v>1048</v>
       </c>
       <c r="B1049" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="C1049" t="s">
-        <v>15</v>
+        <v>220</v>
       </c>
       <c r="D1049">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E1049">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F1049" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1049" t="s">
-        <v>582</v>
+        <v>556</v>
       </c>
     </row>
     <row r="1050" spans="1:11">
       <c r="A1050">
         <v>1049</v>
       </c>
       <c r="B1050" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C1050" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="D1050">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E1050">
         <v>14</v>
       </c>
       <c r="F1050" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1050" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
     </row>
     <row r="1051" spans="1:11">
       <c r="A1051">
         <v>1050</v>
       </c>
       <c r="B1051" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="C1051" t="s">
-        <v>146</v>
+        <v>220</v>
       </c>
       <c r="D1051">
         <v>0</v>
       </c>
       <c r="E1051">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F1051" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1051" t="s">
-        <v>582</v>
+        <v>556</v>
       </c>
     </row>
     <row r="1052" spans="1:11">
       <c r="A1052">
         <v>1051</v>
       </c>
       <c r="B1052" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="C1052" t="s">
-        <v>103</v>
+        <v>576</v>
       </c>
       <c r="D1052">
         <v>0</v>
       </c>
       <c r="E1052">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="F1052" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1052" t="s">
-        <v>539</v>
+        <v>577</v>
       </c>
     </row>
     <row r="1053" spans="1:11">
       <c r="A1053">
         <v>1052</v>
       </c>
       <c r="B1053" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C1053" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
       <c r="D1053">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E1053">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F1053" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1053" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
     </row>
     <row r="1054" spans="1:11">
       <c r="A1054">
         <v>1053</v>
       </c>
       <c r="B1054" t="s">
-        <v>52</v>
+        <v>142</v>
       </c>
       <c r="C1054" t="s">
-        <v>121</v>
+        <v>579</v>
       </c>
       <c r="D1054">
         <v>0</v>
       </c>
       <c r="E1054">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F1054" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1054" t="s">
-        <v>584</v>
+        <v>574</v>
       </c>
     </row>
     <row r="1055" spans="1:11">
       <c r="A1055">
         <v>1054</v>
       </c>
       <c r="B1055" t="s">
         <v>15</v>
       </c>
       <c r="C1055" t="s">
         <v>15</v>
       </c>
       <c r="D1055">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E1055">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F1055" t="s">
         <v>8</v>
       </c>
       <c r="G1055" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
     </row>
     <row r="1056" spans="1:11">
       <c r="A1056">
         <v>1055</v>
       </c>
       <c r="B1056" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C1056" t="s">
-        <v>145</v>
+        <v>7</v>
       </c>
       <c r="D1056">
         <v>0</v>
       </c>
       <c r="E1056">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F1056" t="s">
         <v>8</v>
       </c>
       <c r="G1056" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
     </row>
     <row r="1057" spans="1:11">
       <c r="A1057">
         <v>1056</v>
       </c>
       <c r="B1057" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="C1057" t="s">
-        <v>67</v>
+        <v>175</v>
       </c>
       <c r="D1057">
         <v>0</v>
       </c>
       <c r="E1057">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="F1057" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1057" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
     </row>
     <row r="1058" spans="1:11">
       <c r="A1058">
         <v>1057</v>
       </c>
       <c r="B1058" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C1058" t="s">
-        <v>145</v>
+        <v>580</v>
       </c>
       <c r="D1058">
         <v>0</v>
       </c>
       <c r="E1058">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F1058" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1058" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
     </row>
     <row r="1059" spans="1:11">
       <c r="A1059">
         <v>1058</v>
       </c>
       <c r="B1059" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C1059" t="s">
-        <v>117</v>
+        <v>101</v>
       </c>
       <c r="D1059">
         <v>0</v>
       </c>
       <c r="E1059">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F1059" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1059" t="s">
-        <v>584</v>
+        <v>540</v>
       </c>
     </row>
     <row r="1060" spans="1:11">
       <c r="A1060">
         <v>1059</v>
       </c>
       <c r="B1060" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="C1060" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="D1060">
         <v>0</v>
       </c>
       <c r="E1060">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F1060" t="s">
         <v>8</v>
       </c>
       <c r="G1060" t="s">
-        <v>586</v>
+        <v>581</v>
       </c>
     </row>
     <row r="1061" spans="1:11">
       <c r="A1061">
         <v>1060</v>
       </c>
       <c r="B1061" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C1061" t="s">
-        <v>117</v>
+        <v>101</v>
       </c>
       <c r="D1061">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E1061">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="F1061" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1061" t="s">
-        <v>587</v>
+        <v>582</v>
       </c>
     </row>
     <row r="1062" spans="1:11">
       <c r="A1062">
         <v>1061</v>
       </c>
       <c r="B1062" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="C1062" t="s">
-        <v>118</v>
+        <v>49</v>
       </c>
       <c r="D1062">
         <v>0</v>
       </c>
       <c r="E1062">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F1062" t="s">
         <v>8</v>
       </c>
       <c r="G1062" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
     </row>
     <row r="1063" spans="1:11">
       <c r="A1063">
         <v>1062</v>
       </c>
       <c r="B1063" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="C1063" t="s">
-        <v>25</v>
+        <v>172</v>
       </c>
       <c r="D1063">
         <v>0</v>
       </c>
       <c r="E1063">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F1063" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1063" t="s">
-        <v>61</v>
+        <v>584</v>
       </c>
     </row>
     <row r="1064" spans="1:11">
       <c r="A1064">
         <v>1063</v>
       </c>
       <c r="B1064" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C1064" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D1064">
         <v>0</v>
       </c>
       <c r="E1064">
         <v>14</v>
       </c>
       <c r="F1064" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1064" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
     </row>
     <row r="1065" spans="1:11">
       <c r="A1065">
         <v>1064</v>
       </c>
       <c r="B1065" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C1065" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="D1065">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E1065">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F1065" t="s">
         <v>8</v>
       </c>
       <c r="G1065" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
     </row>
     <row r="1066" spans="1:11">
       <c r="A1066">
         <v>1065</v>
       </c>
       <c r="B1066" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="C1066" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D1066">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E1066">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F1066" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1066" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
     </row>
     <row r="1067" spans="1:11">
       <c r="A1067">
         <v>1066</v>
       </c>
       <c r="B1067" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="C1067" t="s">
-        <v>589</v>
+        <v>217</v>
       </c>
       <c r="D1067">
         <v>0</v>
       </c>
       <c r="E1067">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F1067" t="s">
         <v>8</v>
       </c>
       <c r="G1067" t="s">
-        <v>587</v>
+        <v>581</v>
       </c>
     </row>
     <row r="1068" spans="1:11">
       <c r="A1068">
         <v>1067</v>
       </c>
       <c r="B1068" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="C1068" t="s">
-        <v>103</v>
+        <v>160</v>
       </c>
       <c r="D1068">
         <v>0</v>
       </c>
       <c r="E1068">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="F1068" t="s">
         <v>8</v>
       </c>
       <c r="G1068" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="1069" spans="1:11">
       <c r="A1069">
         <v>1068</v>
       </c>
       <c r="B1069" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="C1069" t="s">
-        <v>15</v>
+        <v>411</v>
       </c>
       <c r="D1069">
+        <v>0</v>
+      </c>
+      <c r="E1069">
         <v>2</v>
       </c>
-      <c r="E1069">
-[...1 lines deleted...]
-      </c>
       <c r="F1069" t="s">
         <v>8</v>
       </c>
       <c r="G1069" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
     </row>
     <row r="1070" spans="1:11">
       <c r="A1070">
         <v>1069</v>
       </c>
       <c r="B1070" t="s">
         <v>15</v>
       </c>
       <c r="C1070" t="s">
-        <v>15</v>
+        <v>101</v>
       </c>
       <c r="D1070">
         <v>0</v>
       </c>
       <c r="E1070">
         <v>15</v>
       </c>
       <c r="F1070" t="s">
         <v>8</v>
       </c>
       <c r="G1070" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
     </row>
     <row r="1071" spans="1:11">
       <c r="A1071">
         <v>1070</v>
       </c>
       <c r="B1071" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C1071" t="s">
-        <v>15</v>
+        <v>64</v>
       </c>
       <c r="D1071">
         <v>0</v>
       </c>
       <c r="E1071">
         <v>14</v>
       </c>
       <c r="F1071" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1071" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
     </row>
     <row r="1072" spans="1:11">
       <c r="A1072">
         <v>1071</v>
       </c>
       <c r="B1072" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C1072" t="s">
-        <v>591</v>
+        <v>263</v>
       </c>
       <c r="D1072">
         <v>0</v>
       </c>
       <c r="E1072">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F1072" t="s">
         <v>8</v>
       </c>
       <c r="G1072" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
     </row>
     <row r="1073" spans="1:11">
       <c r="A1073">
         <v>1072</v>
       </c>
       <c r="B1073" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C1073" t="s">
-        <v>15</v>
+        <v>64</v>
       </c>
       <c r="D1073">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E1073">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F1073" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1073" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
     </row>
     <row r="1074" spans="1:11">
       <c r="A1074">
         <v>1073</v>
       </c>
       <c r="B1074" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C1074" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D1074">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E1074">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F1074" t="s">
         <v>8</v>
       </c>
       <c r="G1074" t="s">
-        <v>592</v>
+        <v>585</v>
       </c>
     </row>
     <row r="1075" spans="1:11">
       <c r="A1075">
         <v>1074</v>
       </c>
       <c r="B1075" t="s">
-        <v>27</v>
+        <v>57</v>
       </c>
       <c r="C1075" t="s">
-        <v>117</v>
+        <v>588</v>
       </c>
       <c r="D1075">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E1075">
         <v>1</v>
       </c>
       <c r="F1075" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1075" t="s">
-        <v>592</v>
+        <v>586</v>
       </c>
     </row>
     <row r="1076" spans="1:11">
       <c r="A1076">
         <v>1075</v>
       </c>
       <c r="B1076" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C1076" t="s">
-        <v>117</v>
+        <v>89</v>
       </c>
       <c r="D1076">
         <v>0</v>
       </c>
       <c r="E1076">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F1076" t="s">
         <v>8</v>
       </c>
       <c r="G1076" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
     </row>
     <row r="1077" spans="1:11">
       <c r="A1077">
         <v>1076</v>
       </c>
       <c r="B1077" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="C1077" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="D1077">
         <v>0</v>
       </c>
       <c r="E1077">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F1077" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1077" t="s">
-        <v>592</v>
+        <v>585</v>
       </c>
     </row>
     <row r="1078" spans="1:11">
       <c r="A1078">
         <v>1077</v>
       </c>
       <c r="B1078" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="C1078" t="s">
-        <v>137</v>
+        <v>89</v>
       </c>
       <c r="D1078">
         <v>0</v>
       </c>
       <c r="E1078">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F1078" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1078" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="1079" spans="1:11">
       <c r="A1079">
         <v>1078</v>
       </c>
       <c r="B1079" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="C1079" t="s">
-        <v>15</v>
+        <v>83</v>
       </c>
       <c r="D1079">
         <v>0</v>
       </c>
       <c r="E1079">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F1079" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1079" t="s">
-        <v>594</v>
+        <v>554</v>
       </c>
     </row>
     <row r="1080" spans="1:11">
       <c r="A1080">
         <v>1079</v>
       </c>
       <c r="B1080" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="C1080" t="s">
-        <v>391</v>
+        <v>591</v>
       </c>
       <c r="D1080">
         <v>0</v>
       </c>
       <c r="E1080">
         <v>16</v>
       </c>
       <c r="F1080" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1080" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="1081" spans="1:11">
       <c r="A1081">
         <v>1080</v>
       </c>
       <c r="B1081" t="s">
-        <v>124</v>
+        <v>29</v>
       </c>
       <c r="C1081" t="s">
-        <v>595</v>
+        <v>50</v>
       </c>
       <c r="D1081">
         <v>0</v>
       </c>
       <c r="E1081">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F1081" t="s">
         <v>8</v>
       </c>
       <c r="G1081" t="s">
-        <v>579</v>
+        <v>593</v>
       </c>
     </row>
     <row r="1082" spans="1:11">
       <c r="A1082">
         <v>1081</v>
       </c>
       <c r="B1082" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C1082" t="s">
-        <v>56</v>
+        <v>125</v>
       </c>
       <c r="D1082">
         <v>0</v>
       </c>
       <c r="E1082">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F1082" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1082" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="1083" spans="1:11">
       <c r="A1083">
         <v>1082</v>
       </c>
       <c r="B1083" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C1083" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="D1083">
         <v>0</v>
       </c>
       <c r="E1083">
         <v>16</v>
       </c>
       <c r="F1083" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1083" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="1084" spans="1:11">
       <c r="A1084">
         <v>1083</v>
       </c>
       <c r="B1084" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C1084" t="s">
-        <v>38</v>
+        <v>89</v>
       </c>
       <c r="D1084">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E1084">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F1084" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1084" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="1085" spans="1:11">
       <c r="A1085">
         <v>1084</v>
       </c>
       <c r="B1085" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C1085" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="D1085">
         <v>0</v>
       </c>
       <c r="E1085">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F1085" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1085" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="1086" spans="1:11">
       <c r="A1086">
         <v>1085</v>
       </c>
       <c r="B1086" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="C1086" t="s">
-        <v>597</v>
+        <v>289</v>
       </c>
       <c r="D1086">
         <v>0</v>
       </c>
       <c r="E1086">
         <v>16</v>
       </c>
       <c r="F1086" t="s">
         <v>8</v>
       </c>
       <c r="G1086" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="1087" spans="1:11">
       <c r="A1087">
         <v>1086</v>
       </c>
       <c r="B1087" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="C1087" t="s">
-        <v>597</v>
+        <v>114</v>
       </c>
       <c r="D1087">
         <v>0</v>
       </c>
       <c r="E1087">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F1087" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1087" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="1088" spans="1:11">
       <c r="A1088">
         <v>1087</v>
       </c>
       <c r="B1088" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="C1088" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="D1088">
         <v>0</v>
       </c>
       <c r="E1088">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F1088" t="s">
         <v>8</v>
       </c>
       <c r="G1088" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="1089" spans="1:11">
       <c r="A1089">
         <v>1088</v>
       </c>
       <c r="B1089" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="C1089" t="s">
-        <v>15</v>
+        <v>411</v>
       </c>
       <c r="D1089">
         <v>0</v>
       </c>
       <c r="E1089">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F1089" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1089" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
     </row>
     <row r="1090" spans="1:11">
       <c r="A1090">
         <v>1089</v>
       </c>
       <c r="B1090" t="s">
         <v>15</v>
       </c>
       <c r="C1090" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="D1090">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E1090">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F1090" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1090" t="s">
-        <v>506</v>
+        <v>595</v>
       </c>
     </row>
     <row r="1091" spans="1:11">
       <c r="A1091">
         <v>1090</v>
       </c>
       <c r="B1091" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="C1091" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="D1091">
         <v>0</v>
       </c>
       <c r="E1091">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F1091" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1091" t="s">
-        <v>598</v>
+        <v>592</v>
       </c>
     </row>
     <row r="1092" spans="1:11">
       <c r="A1092">
         <v>1091</v>
       </c>
       <c r="B1092" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="C1092" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="D1092">
         <v>0</v>
       </c>
       <c r="E1092">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="F1092" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1092" t="s">
-        <v>598</v>
+        <v>592</v>
       </c>
     </row>
     <row r="1093" spans="1:11">
       <c r="A1093">
         <v>1092</v>
       </c>
       <c r="B1093" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="C1093" t="s">
-        <v>91</v>
+        <v>32</v>
       </c>
       <c r="D1093">
         <v>0</v>
       </c>
       <c r="E1093">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F1093" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1093" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="1094" spans="1:11">
       <c r="A1094">
         <v>1093</v>
       </c>
       <c r="B1094" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="C1094" t="s">
-        <v>150</v>
+        <v>599</v>
       </c>
       <c r="D1094">
         <v>0</v>
       </c>
       <c r="E1094">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F1094" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1094" t="s">
-        <v>524</v>
+        <v>598</v>
       </c>
     </row>
     <row r="1095" spans="1:11">
       <c r="A1095">
         <v>1094</v>
       </c>
       <c r="B1095" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="C1095" t="s">
-        <v>67</v>
+        <v>168</v>
       </c>
       <c r="D1095">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E1095">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F1095" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1095" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
     </row>
     <row r="1096" spans="1:11">
       <c r="A1096">
         <v>1095</v>
       </c>
       <c r="B1096" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="C1096" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="D1096">
         <v>0</v>
       </c>
       <c r="E1096">
         <v>4</v>
       </c>
       <c r="F1096" t="s">
         <v>8</v>
       </c>
       <c r="G1096" t="s">
-        <v>601</v>
+        <v>387</v>
       </c>
     </row>
     <row r="1097" spans="1:11">
       <c r="A1097">
         <v>1096</v>
       </c>
       <c r="B1097" t="s">
-        <v>40</v>
+        <v>147</v>
       </c>
       <c r="C1097" t="s">
-        <v>150</v>
+        <v>600</v>
       </c>
       <c r="D1097">
         <v>0</v>
       </c>
       <c r="E1097">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="F1097" t="s">
         <v>8</v>
       </c>
       <c r="G1097" t="s">
-        <v>602</v>
+        <v>387</v>
       </c>
     </row>
     <row r="1098" spans="1:11">
       <c r="A1098">
         <v>1097</v>
       </c>
       <c r="B1098" t="s">
-        <v>40</v>
+        <v>147</v>
       </c>
       <c r="C1098" t="s">
-        <v>41</v>
+        <v>600</v>
       </c>
       <c r="D1098">
         <v>0</v>
       </c>
       <c r="E1098">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="F1098" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1098" t="s">
-        <v>573</v>
+        <v>387</v>
       </c>
     </row>
     <row r="1099" spans="1:11">
       <c r="A1099">
         <v>1098</v>
       </c>
       <c r="B1099" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="C1099" t="s">
-        <v>62</v>
+        <v>601</v>
       </c>
       <c r="D1099">
         <v>0</v>
       </c>
       <c r="E1099">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F1099" t="s">
         <v>8</v>
       </c>
       <c r="G1099" t="s">
-        <v>603</v>
+        <v>387</v>
       </c>
     </row>
     <row r="1100" spans="1:11">
       <c r="A1100">
         <v>1099</v>
       </c>
       <c r="B1100" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="C1100" t="s">
-        <v>519</v>
+        <v>89</v>
       </c>
       <c r="D1100">
         <v>0</v>
       </c>
       <c r="E1100">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F1100" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1100" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
     </row>
     <row r="1101" spans="1:11">
       <c r="A1101">
         <v>1100</v>
       </c>
       <c r="B1101" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C1101" t="s">
-        <v>519</v>
+        <v>56</v>
       </c>
       <c r="D1101">
         <v>0</v>
       </c>
       <c r="E1101">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="F1101" t="s">
         <v>8</v>
       </c>
       <c r="G1101" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
     </row>
     <row r="1102" spans="1:11">
       <c r="A1102">
         <v>1101</v>
       </c>
       <c r="B1102" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="C1102" t="s">
-        <v>519</v>
+        <v>15</v>
       </c>
       <c r="D1102">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E1102">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F1102" t="s">
         <v>8</v>
       </c>
       <c r="G1102" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="1103" spans="1:11">
       <c r="A1103">
         <v>1102</v>
       </c>
       <c r="B1103" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="C1103" t="s">
-        <v>519</v>
+        <v>15</v>
       </c>
       <c r="D1103">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="E1103">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F1103" t="s">
         <v>8</v>
       </c>
       <c r="G1103" t="s">
-        <v>603</v>
+        <v>387</v>
       </c>
     </row>
     <row r="1104" spans="1:11">
       <c r="A1104">
         <v>1103</v>
       </c>
       <c r="B1104" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C1104" t="s">
-        <v>84</v>
+        <v>15</v>
       </c>
       <c r="D1104">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="E1104">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="F1104" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1104" t="s">
-        <v>604</v>
+        <v>387</v>
       </c>
     </row>
     <row r="1105" spans="1:11">
       <c r="A1105">
         <v>1104</v>
       </c>
       <c r="B1105" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C1105" t="s">
-        <v>84</v>
+        <v>15</v>
       </c>
       <c r="D1105">
         <v>0</v>
       </c>
       <c r="E1105">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="F1105" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1105" t="s">
-        <v>603</v>
+        <v>387</v>
       </c>
     </row>
     <row r="1106" spans="1:11">
       <c r="A1106">
         <v>1105</v>
       </c>
       <c r="B1106" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="C1106" t="s">
-        <v>171</v>
+        <v>263</v>
       </c>
       <c r="D1106">
         <v>0</v>
       </c>
       <c r="E1106">
         <v>16</v>
       </c>
       <c r="F1106" t="s">
         <v>8</v>
       </c>
       <c r="G1106" t="s">
-        <v>605</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1107" spans="1:11">
       <c r="A1107">
         <v>1106</v>
       </c>
       <c r="B1107" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C1107" t="s">
-        <v>79</v>
+        <v>17</v>
       </c>
       <c r="D1107">
         <v>0</v>
       </c>
       <c r="E1107">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F1107" t="s">
         <v>8</v>
       </c>
       <c r="G1107" t="s">
-        <v>606</v>
+        <v>538</v>
       </c>
     </row>
     <row r="1108" spans="1:11">
       <c r="A1108">
         <v>1107</v>
       </c>
       <c r="B1108" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="C1108" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D1108">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E1108">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F1108" t="s">
         <v>8</v>
       </c>
       <c r="G1108" t="s">
-        <v>607</v>
+        <v>98</v>
       </c>
     </row>
     <row r="1109" spans="1:11">
       <c r="A1109">
         <v>1108</v>
       </c>
       <c r="B1109" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C1109" t="s">
-        <v>285</v>
+        <v>108</v>
       </c>
       <c r="D1109">
         <v>0</v>
       </c>
       <c r="E1109">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="F1109" t="s">
         <v>8</v>
       </c>
       <c r="G1109" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
     </row>
     <row r="1110" spans="1:11">
       <c r="A1110">
         <v>1109</v>
       </c>
       <c r="B1110" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="C1110" t="s">
-        <v>21</v>
+        <v>101</v>
       </c>
       <c r="D1110">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="E1110">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="F1110" t="s">
         <v>8</v>
       </c>
       <c r="G1110" t="s">
-        <v>604</v>
+        <v>538</v>
       </c>
     </row>
     <row r="1111" spans="1:11">
       <c r="A1111">
         <v>1110</v>
       </c>
       <c r="B1111" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C1111" t="s">
-        <v>15</v>
+        <v>64</v>
       </c>
       <c r="D1111">
         <v>0</v>
       </c>
       <c r="E1111">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F1111" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1111" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="1112" spans="1:11">
       <c r="A1112">
         <v>1111</v>
       </c>
       <c r="B1112" t="s">
-        <v>127</v>
+        <v>19</v>
       </c>
       <c r="C1112" t="s">
-        <v>137</v>
+        <v>64</v>
       </c>
       <c r="D1112">
         <v>0</v>
       </c>
       <c r="E1112">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F1112" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1112" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
     </row>
     <row r="1113" spans="1:11">
       <c r="A1113">
         <v>1112</v>
       </c>
       <c r="B1113" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C1113" t="s">
-        <v>266</v>
+        <v>64</v>
       </c>
       <c r="D1113">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E1113">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F1113" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1113" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
     </row>
     <row r="1114" spans="1:11">
       <c r="A1114">
         <v>1113</v>
       </c>
       <c r="B1114" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C1114" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D1114">
         <v>0</v>
       </c>
       <c r="E1114">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F1114" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1114" t="s">
-        <v>609</v>
+        <v>387</v>
       </c>
     </row>
     <row r="1115" spans="1:11">
       <c r="A1115">
         <v>1114</v>
       </c>
       <c r="B1115" t="s">
         <v>15</v>
       </c>
       <c r="C1115" t="s">
-        <v>266</v>
+        <v>16</v>
       </c>
       <c r="D1115">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E1115">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="F1115" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1115" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
     </row>
     <row r="1116" spans="1:11">
       <c r="A1116">
         <v>1115</v>
       </c>
       <c r="B1116" t="s">
         <v>15</v>
       </c>
       <c r="C1116" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="D1116">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="E1116">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="F1116" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1116" t="s">
-        <v>588</v>
+        <v>604</v>
       </c>
     </row>
     <row r="1117" spans="1:11">
       <c r="A1117">
         <v>1116</v>
       </c>
       <c r="B1117" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C1117" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D1117">
         <v>0</v>
       </c>
       <c r="E1117">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F1117" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1117" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="1118" spans="1:11">
       <c r="A1118">
         <v>1117</v>
       </c>
       <c r="B1118" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C1118" t="s">
-        <v>15</v>
+        <v>606</v>
       </c>
       <c r="D1118">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="E1118">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="F1118" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1118" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
     </row>
     <row r="1119" spans="1:11">
       <c r="A1119">
         <v>1118</v>
       </c>
       <c r="B1119" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="C1119" t="s">
-        <v>18</v>
+        <v>146</v>
       </c>
       <c r="D1119">
         <v>0</v>
       </c>
       <c r="E1119">
         <v>16</v>
       </c>
       <c r="F1119" t="s">
         <v>8</v>
       </c>
       <c r="G1119" t="s">
-        <v>594</v>
+        <v>607</v>
       </c>
     </row>
     <row r="1120" spans="1:11">
       <c r="A1120">
         <v>1119</v>
       </c>
       <c r="B1120" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C1120" t="s">
-        <v>18</v>
+        <v>606</v>
       </c>
       <c r="D1120">
         <v>0</v>
       </c>
       <c r="E1120">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F1120" t="s">
         <v>8</v>
       </c>
       <c r="G1120" t="s">
-        <v>594</v>
+        <v>607</v>
       </c>
     </row>
     <row r="1121" spans="1:11">
       <c r="A1121">
         <v>1120</v>
       </c>
       <c r="B1121" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="C1121" t="s">
-        <v>15</v>
+        <v>608</v>
       </c>
       <c r="D1121">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E1121">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F1121" t="s">
         <v>8</v>
       </c>
       <c r="G1121" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="1122" spans="1:11">
       <c r="A1122">
         <v>1121</v>
       </c>
       <c r="B1122" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="C1122" t="s">
-        <v>365</v>
+        <v>58</v>
       </c>
       <c r="D1122">
         <v>0</v>
       </c>
       <c r="E1122">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F1122" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1122" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
     </row>
     <row r="1123" spans="1:11">
       <c r="A1123">
         <v>1122</v>
       </c>
       <c r="B1123" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="C1123" t="s">
-        <v>365</v>
+        <v>456</v>
       </c>
       <c r="D1123">
         <v>0</v>
       </c>
       <c r="E1123">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F1123" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1123" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
     </row>
     <row r="1124" spans="1:11">
       <c r="A1124">
         <v>1123</v>
       </c>
       <c r="B1124" t="s">
-        <v>107</v>
+        <v>61</v>
       </c>
       <c r="C1124" t="s">
-        <v>341</v>
+        <v>61</v>
       </c>
       <c r="D1124">
         <v>0</v>
       </c>
       <c r="E1124">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F1124" t="s">
         <v>8</v>
       </c>
       <c r="G1124" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="1125" spans="1:11">
       <c r="A1125">
         <v>1124</v>
       </c>
       <c r="B1125" t="s">
-        <v>107</v>
+        <v>17</v>
       </c>
       <c r="C1125" t="s">
-        <v>341</v>
+        <v>612</v>
       </c>
       <c r="D1125">
         <v>0</v>
       </c>
       <c r="E1125">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F1125" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1125" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="1126" spans="1:11">
       <c r="A1126">
         <v>1125</v>
       </c>
       <c r="B1126" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C1126" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
       <c r="D1126">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E1126">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F1126" t="s">
         <v>8</v>
       </c>
       <c r="G1126" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
     </row>
     <row r="1127" spans="1:11">
       <c r="A1127">
         <v>1126</v>
       </c>
       <c r="B1127" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C1127" t="s">
-        <v>103</v>
+        <v>15</v>
       </c>
       <c r="D1127">
         <v>0</v>
       </c>
       <c r="E1127">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="F1127" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1127" t="s">
-        <v>609</v>
+        <v>614</v>
       </c>
     </row>
     <row r="1128" spans="1:11">
       <c r="A1128">
         <v>1127</v>
       </c>
       <c r="B1128" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="C1128" t="s">
-        <v>52</v>
+        <v>87</v>
       </c>
       <c r="D1128">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="E1128">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F1128" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1128" t="s">
-        <v>20</v>
+        <v>613</v>
       </c>
     </row>
     <row r="1129" spans="1:11">
       <c r="A1129">
         <v>1128</v>
       </c>
       <c r="B1129" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C1129" t="s">
-        <v>66</v>
+        <v>17</v>
       </c>
       <c r="D1129">
         <v>0</v>
       </c>
       <c r="E1129">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F1129" t="s">
         <v>8</v>
       </c>
       <c r="G1129" t="s">
-        <v>606</v>
+        <v>589</v>
       </c>
     </row>
     <row r="1130" spans="1:11">
       <c r="A1130">
         <v>1129</v>
       </c>
       <c r="B1130" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="C1130" t="s">
-        <v>167</v>
+        <v>108</v>
       </c>
       <c r="D1130">
         <v>0</v>
       </c>
       <c r="E1130">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="F1130" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1130" t="s">
-        <v>612</v>
+        <v>572</v>
       </c>
     </row>
     <row r="1131" spans="1:11">
       <c r="A1131">
         <v>1130</v>
       </c>
       <c r="B1131" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="C1131" t="s">
-        <v>167</v>
+        <v>17</v>
       </c>
       <c r="D1131">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E1131">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F1131" t="s">
         <v>8</v>
       </c>
       <c r="G1131" t="s">
-        <v>612</v>
+        <v>589</v>
       </c>
     </row>
     <row r="1132" spans="1:11">
       <c r="A1132">
         <v>1131</v>
       </c>
       <c r="B1132" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C1132" t="s">
-        <v>10</v>
+        <v>196</v>
       </c>
       <c r="D1132">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E1132">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F1132" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1132" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
     </row>
     <row r="1133" spans="1:11">
       <c r="A1133">
         <v>1132</v>
       </c>
       <c r="B1133" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C1133" t="s">
-        <v>10</v>
+        <v>196</v>
       </c>
       <c r="D1133">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E1133">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F1133" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1133" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
     </row>
     <row r="1134" spans="1:11">
       <c r="A1134">
         <v>1133</v>
       </c>
       <c r="B1134" t="s">
         <v>15</v>
       </c>
       <c r="C1134" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D1134">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E1134">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F1134" t="s">
         <v>8</v>
       </c>
       <c r="G1134" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
     </row>
     <row r="1135" spans="1:11">
       <c r="A1135">
         <v>1134</v>
       </c>
       <c r="B1135" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C1135" t="s">
-        <v>91</v>
+        <v>114</v>
       </c>
       <c r="D1135">
         <v>0</v>
       </c>
       <c r="E1135">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F1135" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1135" t="s">
-        <v>608</v>
+        <v>615</v>
       </c>
     </row>
     <row r="1136" spans="1:11">
       <c r="A1136">
         <v>1135</v>
       </c>
       <c r="B1136" t="s">
         <v>15</v>
       </c>
       <c r="C1136" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D1136">
         <v>0</v>
       </c>
       <c r="E1136">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F1136" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1136" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="1137" spans="1:11">
       <c r="A1137">
         <v>1136</v>
       </c>
       <c r="B1137" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C1137" t="s">
-        <v>117</v>
+        <v>160</v>
       </c>
       <c r="D1137">
         <v>0</v>
       </c>
       <c r="E1137">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F1137" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1137" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="1138" spans="1:11">
       <c r="A1138">
         <v>1137</v>
       </c>
       <c r="B1138" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C1138" t="s">
-        <v>103</v>
+        <v>136</v>
       </c>
       <c r="D1138">
         <v>0</v>
       </c>
       <c r="E1138">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="F1138" t="s">
         <v>8</v>
       </c>
       <c r="G1138" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="1139" spans="1:11">
       <c r="A1139">
         <v>1138</v>
       </c>
       <c r="B1139" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="C1139" t="s">
-        <v>171</v>
+        <v>160</v>
       </c>
       <c r="D1139">
         <v>0</v>
       </c>
       <c r="E1139">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="F1139" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1139" t="s">
-        <v>613</v>
+        <v>618</v>
       </c>
     </row>
     <row r="1140" spans="1:11">
       <c r="A1140">
         <v>1139</v>
       </c>
       <c r="B1140" t="s">
         <v>15</v>
       </c>
       <c r="C1140" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
       <c r="D1140">
         <v>0</v>
       </c>
       <c r="E1140">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F1140" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1140" t="s">
-        <v>551</v>
+        <v>609</v>
       </c>
     </row>
     <row r="1141" spans="1:11">
       <c r="A1141">
         <v>1140</v>
       </c>
       <c r="B1141" t="s">
-        <v>86</v>
+        <v>42</v>
       </c>
       <c r="C1141" t="s">
-        <v>615</v>
+        <v>43</v>
       </c>
       <c r="D1141">
         <v>0</v>
       </c>
       <c r="E1141">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F1141" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1141" t="s">
-        <v>616</v>
+        <v>98</v>
       </c>
     </row>
     <row r="1142" spans="1:11">
       <c r="A1142">
         <v>1141</v>
       </c>
       <c r="B1142" t="s">
-        <v>86</v>
+        <v>19</v>
       </c>
       <c r="C1142" t="s">
-        <v>615</v>
+        <v>19</v>
       </c>
       <c r="D1142">
         <v>0</v>
       </c>
       <c r="E1142">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F1142" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1142" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
     </row>
     <row r="1143" spans="1:11">
       <c r="A1143">
         <v>1142</v>
       </c>
       <c r="B1143" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C1143" t="s">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="D1143">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E1143">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F1143" t="s">
         <v>8</v>
       </c>
       <c r="G1143" t="s">
-        <v>609</v>
+        <v>618</v>
       </c>
     </row>
     <row r="1144" spans="1:11">
       <c r="A1144">
         <v>1143</v>
       </c>
       <c r="B1144" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="C1144" t="s">
-        <v>91</v>
+        <v>620</v>
       </c>
       <c r="D1144">
         <v>0</v>
       </c>
       <c r="E1144">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F1144" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1144" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
     </row>
     <row r="1145" spans="1:11">
       <c r="A1145">
         <v>1144</v>
       </c>
       <c r="B1145" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="C1145" t="s">
-        <v>15</v>
+        <v>621</v>
       </c>
       <c r="D1145">
         <v>0</v>
       </c>
       <c r="E1145">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F1145" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1145" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
     </row>
     <row r="1146" spans="1:11">
       <c r="A1146">
         <v>1145</v>
       </c>
       <c r="B1146" t="s">
         <v>15</v>
       </c>
       <c r="C1146" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="D1146">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E1146">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F1146" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1146" t="s">
-        <v>612</v>
+        <v>623</v>
       </c>
     </row>
     <row r="1147" spans="1:11">
       <c r="A1147">
         <v>1146</v>
       </c>
       <c r="B1147" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="C1147" t="s">
-        <v>84</v>
+        <v>160</v>
       </c>
       <c r="D1147">
         <v>0</v>
       </c>
       <c r="E1147">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F1147" t="s">
         <v>8</v>
       </c>
       <c r="G1147" t="s">
-        <v>616</v>
+        <v>623</v>
       </c>
     </row>
     <row r="1148" spans="1:11">
       <c r="A1148">
         <v>1147</v>
       </c>
       <c r="B1148" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="C1148" t="s">
-        <v>84</v>
+        <v>160</v>
       </c>
       <c r="D1148">
         <v>0</v>
       </c>
       <c r="E1148">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="F1148" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1148" t="s">
-        <v>616</v>
+        <v>623</v>
       </c>
     </row>
     <row r="1149" spans="1:11">
       <c r="A1149">
         <v>1148</v>
       </c>
       <c r="B1149" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="C1149" t="s">
-        <v>103</v>
+        <v>624</v>
       </c>
       <c r="D1149">
         <v>0</v>
       </c>
       <c r="E1149">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F1149" t="s">
         <v>8</v>
       </c>
       <c r="G1149" t="s">
-        <v>616</v>
+        <v>623</v>
       </c>
     </row>
     <row r="1150" spans="1:11">
       <c r="A1150">
         <v>1149</v>
       </c>
       <c r="B1150" t="s">
         <v>15</v>
       </c>
       <c r="C1150" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="D1150">
         <v>0</v>
       </c>
       <c r="E1150">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="F1150" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1150" t="s">
-        <v>618</v>
+        <v>625</v>
       </c>
     </row>
     <row r="1151" spans="1:11">
       <c r="A1151">
         <v>1150</v>
       </c>
       <c r="B1151" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C1151" t="s">
-        <v>117</v>
+        <v>50</v>
       </c>
       <c r="D1151">
         <v>0</v>
       </c>
       <c r="E1151">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F1151" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1151" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
     </row>
     <row r="1152" spans="1:11">
       <c r="A1152">
         <v>1151</v>
       </c>
       <c r="B1152" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C1152" t="s">
-        <v>38</v>
+        <v>179</v>
       </c>
       <c r="D1152">
         <v>0</v>
       </c>
       <c r="E1152">
         <v>16</v>
       </c>
       <c r="F1152" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1152" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="1153" spans="1:11">
       <c r="A1153">
         <v>1152</v>
       </c>
       <c r="B1153" t="s">
-        <v>15</v>
+        <v>142</v>
       </c>
       <c r="C1153" t="s">
-        <v>15</v>
+        <v>626</v>
       </c>
       <c r="D1153">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E1153">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="F1153" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1153" t="s">
-        <v>619</v>
+        <v>610</v>
       </c>
     </row>
     <row r="1154" spans="1:11">
       <c r="A1154">
         <v>1153</v>
       </c>
       <c r="B1154" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="C1154" t="s">
-        <v>10</v>
+        <v>92</v>
       </c>
       <c r="D1154">
         <v>0</v>
       </c>
       <c r="E1154">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F1154" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1154" t="s">
-        <v>620</v>
+        <v>627</v>
       </c>
     </row>
     <row r="1155" spans="1:11">
       <c r="A1155">
         <v>1154</v>
       </c>
       <c r="B1155" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C1155" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="D1155">
         <v>0</v>
       </c>
       <c r="E1155">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="F1155" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1155" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
     </row>
     <row r="1156" spans="1:11">
       <c r="A1156">
         <v>1155</v>
       </c>
       <c r="B1156" t="s">
-        <v>86</v>
+        <v>19</v>
       </c>
       <c r="C1156" t="s">
-        <v>87</v>
+        <v>64</v>
       </c>
       <c r="D1156">
         <v>0</v>
       </c>
       <c r="E1156">
         <v>14</v>
       </c>
       <c r="F1156" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1156" t="s">
-        <v>620</v>
+        <v>628</v>
       </c>
     </row>
     <row r="1157" spans="1:11">
       <c r="A1157">
         <v>1156</v>
       </c>
       <c r="B1157" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C1157" t="s">
-        <v>15</v>
+        <v>64</v>
       </c>
       <c r="D1157">
         <v>0</v>
       </c>
       <c r="E1157">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F1157" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1157" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
     </row>
     <row r="1158" spans="1:11">
       <c r="A1158">
         <v>1157</v>
       </c>
       <c r="B1158" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="C1158" t="s">
-        <v>15</v>
+        <v>629</v>
       </c>
       <c r="D1158">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E1158">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F1158" t="s">
         <v>8</v>
       </c>
       <c r="G1158" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
     </row>
     <row r="1159" spans="1:11">
       <c r="A1159">
         <v>1158</v>
       </c>
       <c r="B1159" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="C1159" t="s">
-        <v>150</v>
+        <v>629</v>
       </c>
       <c r="D1159">
         <v>0</v>
       </c>
       <c r="E1159">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F1159" t="s">
         <v>8</v>
       </c>
       <c r="G1159" t="s">
-        <v>618</v>
+        <v>628</v>
       </c>
     </row>
     <row r="1160" spans="1:11">
       <c r="A1160">
         <v>1159</v>
       </c>
       <c r="B1160" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="C1160" t="s">
-        <v>150</v>
+        <v>18</v>
       </c>
       <c r="D1160">
         <v>0</v>
       </c>
       <c r="E1160">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F1160" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1160" t="s">
-        <v>618</v>
+        <v>627</v>
       </c>
     </row>
     <row r="1161" spans="1:11">
       <c r="A1161">
         <v>1160</v>
       </c>
       <c r="B1161" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C1161" t="s">
-        <v>623</v>
+        <v>15</v>
       </c>
       <c r="D1161">
         <v>0</v>
       </c>
       <c r="E1161">
         <v>15</v>
       </c>
       <c r="F1161" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1161" t="s">
-        <v>622</v>
+        <v>540</v>
       </c>
     </row>
     <row r="1162" spans="1:11">
       <c r="A1162">
         <v>1161</v>
       </c>
       <c r="B1162" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C1162" t="s">
-        <v>623</v>
+        <v>101</v>
       </c>
       <c r="D1162">
         <v>0</v>
       </c>
       <c r="E1162">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F1162" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1162" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="1163" spans="1:11">
       <c r="A1163">
         <v>1162</v>
       </c>
       <c r="B1163" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C1163" t="s">
-        <v>623</v>
+        <v>11</v>
       </c>
       <c r="D1163">
         <v>0</v>
       </c>
       <c r="E1163">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="F1163" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1163" t="s">
-        <v>622</v>
+        <v>556</v>
       </c>
     </row>
     <row r="1164" spans="1:11">
       <c r="A1164">
         <v>1163</v>
       </c>
       <c r="B1164" t="s">
-        <v>86</v>
+        <v>19</v>
       </c>
       <c r="C1164" t="s">
-        <v>355</v>
+        <v>114</v>
       </c>
       <c r="D1164">
         <v>0</v>
       </c>
       <c r="E1164">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F1164" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1164" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
     </row>
     <row r="1165" spans="1:11">
       <c r="A1165">
         <v>1164</v>
       </c>
       <c r="B1165" t="s">
-        <v>40</v>
+        <v>103</v>
       </c>
       <c r="C1165" t="s">
-        <v>625</v>
+        <v>103</v>
       </c>
       <c r="D1165">
         <v>0</v>
       </c>
       <c r="E1165">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F1165" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1165" t="s">
-        <v>586</v>
+        <v>631</v>
       </c>
     </row>
     <row r="1166" spans="1:11">
       <c r="A1166">
         <v>1165</v>
       </c>
       <c r="B1166" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C1166" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D1166">
         <v>0</v>
       </c>
       <c r="E1166">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F1166" t="s">
         <v>8</v>
       </c>
       <c r="G1166" t="s">
-        <v>20</v>
+        <v>632</v>
       </c>
     </row>
     <row r="1167" spans="1:11">
       <c r="A1167">
         <v>1166</v>
       </c>
       <c r="B1167" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C1167" t="s">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="D1167">
         <v>0</v>
       </c>
       <c r="E1167">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F1167" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1167" t="s">
-        <v>622</v>
+        <v>604</v>
       </c>
     </row>
     <row r="1168" spans="1:11">
       <c r="A1168">
         <v>1167</v>
       </c>
       <c r="B1168" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C1168" t="s">
-        <v>15</v>
+        <v>456</v>
       </c>
       <c r="D1168">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E1168">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="F1168" t="s">
         <v>8</v>
       </c>
       <c r="G1168" t="s">
-        <v>622</v>
+        <v>633</v>
       </c>
     </row>
     <row r="1169" spans="1:11">
       <c r="A1169">
         <v>1168</v>
       </c>
       <c r="B1169" t="s">
-        <v>15</v>
+        <v>147</v>
       </c>
       <c r="C1169" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="D1169">
         <v>0</v>
       </c>
       <c r="E1169">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F1169" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1169" t="s">
-        <v>626</v>
+        <v>633</v>
       </c>
     </row>
     <row r="1170" spans="1:11">
       <c r="A1170">
         <v>1169</v>
       </c>
       <c r="B1170" t="s">
-        <v>124</v>
+        <v>147</v>
       </c>
       <c r="C1170" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D1170">
         <v>0</v>
       </c>
       <c r="E1170">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="F1170" t="s">
         <v>8</v>
       </c>
       <c r="G1170" t="s">
-        <v>616</v>
+        <v>633</v>
       </c>
     </row>
     <row r="1171" spans="1:11">
       <c r="A1171">
         <v>1170</v>
       </c>
       <c r="B1171" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C1171" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="D1171">
         <v>0</v>
       </c>
       <c r="E1171">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="F1171" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1171" t="s">
-        <v>626</v>
+        <v>634</v>
       </c>
     </row>
     <row r="1172" spans="1:11">
       <c r="A1172">
         <v>1171</v>
       </c>
       <c r="B1172" t="s">
-        <v>124</v>
+        <v>17</v>
       </c>
       <c r="C1172" t="s">
-        <v>147</v>
+        <v>18</v>
       </c>
       <c r="D1172">
         <v>0</v>
       </c>
       <c r="E1172">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F1172" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1172" t="s">
-        <v>616</v>
+        <v>633</v>
       </c>
     </row>
     <row r="1173" spans="1:11">
       <c r="A1173">
         <v>1172</v>
       </c>
       <c r="B1173" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C1173" t="s">
-        <v>490</v>
+        <v>129</v>
       </c>
       <c r="D1173">
         <v>0</v>
       </c>
       <c r="E1173">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F1173" t="s">
         <v>8</v>
       </c>
       <c r="G1173" t="s">
-        <v>616</v>
+        <v>635</v>
       </c>
     </row>
     <row r="1174" spans="1:11">
       <c r="A1174">
         <v>1173</v>
       </c>
       <c r="B1174" t="s">
         <v>15</v>
       </c>
       <c r="C1174" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="D1174">
         <v>0</v>
       </c>
       <c r="E1174">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F1174" t="s">
         <v>8</v>
       </c>
       <c r="G1174" t="s">
-        <v>626</v>
+        <v>636</v>
       </c>
     </row>
     <row r="1175" spans="1:11">
       <c r="A1175">
         <v>1174</v>
       </c>
       <c r="B1175" t="s">
         <v>15</v>
       </c>
       <c r="C1175" t="s">
-        <v>490</v>
+        <v>15</v>
       </c>
       <c r="D1175">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E1175">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F1175" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1175" t="s">
-        <v>616</v>
+        <v>637</v>
       </c>
     </row>
     <row r="1176" spans="1:11">
       <c r="A1176">
         <v>1175</v>
       </c>
       <c r="B1176" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="C1176" t="s">
-        <v>91</v>
+        <v>336</v>
       </c>
       <c r="D1176">
         <v>0</v>
       </c>
       <c r="E1176">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F1176" t="s">
         <v>8</v>
       </c>
       <c r="G1176" t="s">
-        <v>626</v>
+        <v>637</v>
       </c>
     </row>
     <row r="1177" spans="1:11">
       <c r="A1177">
         <v>1176</v>
       </c>
       <c r="B1177" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="C1177" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="D1177">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E1177">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F1177" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1177" t="s">
-        <v>627</v>
+        <v>634</v>
       </c>
     </row>
     <row r="1178" spans="1:11">
       <c r="A1178">
         <v>1177</v>
       </c>
       <c r="B1178" t="s">
         <v>15</v>
       </c>
       <c r="C1178" t="s">
         <v>15</v>
       </c>
       <c r="D1178">
         <v>0</v>
       </c>
       <c r="E1178">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F1178" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1178" t="s">
-        <v>614</v>
+        <v>638</v>
       </c>
     </row>
     <row r="1179" spans="1:11">
       <c r="A1179">
         <v>1178</v>
       </c>
       <c r="B1179" t="s">
         <v>15</v>
       </c>
       <c r="C1179" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="D1179">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="E1179">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F1179" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1179" t="s">
-        <v>627</v>
+        <v>619</v>
       </c>
     </row>
     <row r="1180" spans="1:11">
       <c r="A1180">
         <v>1179</v>
       </c>
       <c r="B1180" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C1180" t="s">
-        <v>548</v>
+        <v>49</v>
       </c>
       <c r="D1180">
         <v>0</v>
       </c>
       <c r="E1180">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="F1180" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1180" t="s">
-        <v>627</v>
+        <v>635</v>
       </c>
     </row>
     <row r="1181" spans="1:11">
       <c r="A1181">
         <v>1180</v>
       </c>
       <c r="B1181" t="s">
         <v>15</v>
       </c>
       <c r="C1181" t="s">
         <v>15</v>
       </c>
       <c r="D1181">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="E1181">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F1181" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1181" t="s">
-        <v>627</v>
+        <v>639</v>
       </c>
     </row>
     <row r="1182" spans="1:11">
       <c r="A1182">
         <v>1181</v>
       </c>
       <c r="B1182" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="C1182" t="s">
-        <v>118</v>
+        <v>55</v>
       </c>
       <c r="D1182">
         <v>0</v>
       </c>
       <c r="E1182">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F1182" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1182" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
     </row>
     <row r="1183" spans="1:11">
       <c r="A1183">
         <v>1182</v>
       </c>
       <c r="B1183" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="C1183" t="s">
-        <v>118</v>
+        <v>55</v>
       </c>
       <c r="D1183">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E1183">
         <v>0</v>
       </c>
       <c r="F1183" t="s">
         <v>8</v>
       </c>
       <c r="G1183" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
     </row>
     <row r="1184" spans="1:11">
       <c r="A1184">
         <v>1183</v>
       </c>
       <c r="B1184" t="s">
-        <v>86</v>
+        <v>15</v>
       </c>
       <c r="C1184" t="s">
-        <v>87</v>
+        <v>15</v>
       </c>
       <c r="D1184">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E1184">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F1184" t="s">
         <v>8</v>
       </c>
       <c r="G1184" t="s">
-        <v>626</v>
+        <v>640</v>
       </c>
     </row>
     <row r="1185" spans="1:11">
       <c r="A1185">
         <v>1184</v>
       </c>
       <c r="B1185" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="C1185" t="s">
-        <v>15</v>
+        <v>411</v>
       </c>
       <c r="D1185">
         <v>0</v>
       </c>
       <c r="E1185">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F1185" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1185" t="s">
-        <v>628</v>
+        <v>637</v>
       </c>
     </row>
     <row r="1186" spans="1:11">
       <c r="A1186">
         <v>1185</v>
       </c>
       <c r="B1186" t="s">
-        <v>127</v>
+        <v>103</v>
       </c>
       <c r="C1186" t="s">
-        <v>244</v>
+        <v>411</v>
       </c>
       <c r="D1186">
         <v>0</v>
       </c>
       <c r="E1186">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F1186" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1186" t="s">
-        <v>432</v>
+        <v>637</v>
       </c>
     </row>
     <row r="1187" spans="1:11">
       <c r="A1187">
         <v>1186</v>
       </c>
       <c r="B1187" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C1187" t="s">
-        <v>18</v>
+        <v>116</v>
       </c>
       <c r="D1187">
         <v>0</v>
       </c>
       <c r="E1187">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F1187" t="s">
         <v>8</v>
       </c>
       <c r="G1187" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
     </row>
     <row r="1188" spans="1:11">
       <c r="A1188">
         <v>1187</v>
       </c>
       <c r="B1188" t="s">
-        <v>86</v>
+        <v>19</v>
       </c>
       <c r="C1188" t="s">
-        <v>87</v>
+        <v>172</v>
       </c>
       <c r="D1188">
         <v>0</v>
       </c>
       <c r="E1188">
         <v>15</v>
       </c>
       <c r="F1188" t="s">
         <v>8</v>
       </c>
       <c r="G1188" t="s">
-        <v>628</v>
+        <v>640</v>
       </c>
     </row>
     <row r="1189" spans="1:11">
       <c r="A1189">
         <v>1188</v>
       </c>
       <c r="B1189" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="C1189" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D1189">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="E1189">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F1189" t="s">
         <v>8</v>
       </c>
       <c r="G1189" t="s">
-        <v>545</v>
+        <v>38</v>
       </c>
     </row>
     <row r="1190" spans="1:11">
       <c r="A1190">
         <v>1189</v>
       </c>
       <c r="B1190" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C1190" t="s">
-        <v>117</v>
+        <v>45</v>
       </c>
       <c r="D1190">
         <v>0</v>
       </c>
       <c r="E1190">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F1190" t="s">
         <v>8</v>
       </c>
       <c r="G1190" t="s">
-        <v>610</v>
+        <v>503</v>
       </c>
     </row>
     <row r="1191" spans="1:11">
       <c r="A1191">
         <v>1190</v>
       </c>
       <c r="B1191" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="C1191" t="s">
-        <v>15</v>
+        <v>168</v>
       </c>
       <c r="D1191">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E1191">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="F1191" t="s">
         <v>8</v>
       </c>
       <c r="G1191" t="s">
-        <v>629</v>
+        <v>641</v>
       </c>
     </row>
     <row r="1192" spans="1:11">
       <c r="A1192">
         <v>1191</v>
       </c>
       <c r="B1192" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="C1192" t="s">
-        <v>34</v>
+        <v>168</v>
       </c>
       <c r="D1192">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E1192">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F1192" t="s">
         <v>8</v>
       </c>
       <c r="G1192" t="s">
-        <v>628</v>
+        <v>641</v>
       </c>
     </row>
     <row r="1193" spans="1:11">
       <c r="A1193">
         <v>1192</v>
       </c>
       <c r="B1193" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C1193" t="s">
-        <v>91</v>
+        <v>19</v>
       </c>
       <c r="D1193">
         <v>0</v>
       </c>
       <c r="E1193">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F1193" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1193" t="s">
-        <v>603</v>
+        <v>642</v>
       </c>
     </row>
     <row r="1194" spans="1:11">
       <c r="A1194">
         <v>1193</v>
       </c>
       <c r="B1194" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C1194" t="s">
-        <v>79</v>
+        <v>19</v>
       </c>
       <c r="D1194">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E1194">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F1194" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1194" t="s">
-        <v>630</v>
+        <v>642</v>
       </c>
     </row>
     <row r="1195" spans="1:11">
       <c r="A1195">
         <v>1194</v>
       </c>
       <c r="B1195" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="C1195" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="D1195">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="E1195">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F1195" t="s">
         <v>8</v>
       </c>
       <c r="G1195" t="s">
-        <v>631</v>
+        <v>641</v>
       </c>
     </row>
     <row r="1196" spans="1:11">
       <c r="A1196">
         <v>1195</v>
       </c>
       <c r="B1196" t="s">
         <v>15</v>
       </c>
       <c r="C1196" t="s">
-        <v>15</v>
+        <v>167</v>
       </c>
       <c r="D1196">
         <v>0</v>
       </c>
       <c r="E1196">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F1196" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1196" t="s">
-        <v>632</v>
+        <v>643</v>
       </c>
     </row>
     <row r="1197" spans="1:11">
       <c r="A1197">
         <v>1196</v>
       </c>
       <c r="B1197" t="s">
-        <v>86</v>
+        <v>15</v>
       </c>
       <c r="C1197" t="s">
-        <v>547</v>
+        <v>101</v>
       </c>
       <c r="D1197">
         <v>0</v>
       </c>
       <c r="E1197">
         <v>16</v>
       </c>
       <c r="F1197" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1197" t="s">
-        <v>633</v>
+        <v>638</v>
       </c>
     </row>
     <row r="1198" spans="1:11">
       <c r="A1198">
         <v>1197</v>
       </c>
       <c r="B1198" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="C1198" t="s">
-        <v>216</v>
+        <v>160</v>
       </c>
       <c r="D1198">
         <v>0</v>
       </c>
       <c r="E1198">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F1198" t="s">
         <v>8</v>
       </c>
       <c r="G1198" t="s">
-        <v>634</v>
+        <v>644</v>
       </c>
     </row>
     <row r="1199" spans="1:11">
       <c r="A1199">
         <v>1198</v>
       </c>
       <c r="B1199" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C1199" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D1199">
         <v>0</v>
       </c>
       <c r="E1199">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="F1199" t="s">
         <v>8</v>
       </c>
       <c r="G1199" t="s">
-        <v>634</v>
+        <v>644</v>
       </c>
     </row>
     <row r="1200" spans="1:11">
       <c r="A1200">
         <v>1199</v>
       </c>
       <c r="B1200" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C1200" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="D1200">
         <v>0</v>
       </c>
       <c r="E1200">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F1200" t="s">
         <v>8</v>
       </c>
       <c r="G1200" t="s">
-        <v>614</v>
+        <v>642</v>
       </c>
     </row>
     <row r="1201" spans="1:11">
       <c r="A1201">
         <v>1200</v>
       </c>
       <c r="B1201" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="C1201" t="s">
-        <v>140</v>
+        <v>192</v>
       </c>
       <c r="D1201">
         <v>0</v>
       </c>
       <c r="E1201">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F1201" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1201" t="s">
-        <v>634</v>
+        <v>582</v>
       </c>
     </row>
     <row r="1202" spans="1:11">
       <c r="A1202">
         <v>1201</v>
       </c>
       <c r="B1202" t="s">
-        <v>107</v>
+        <v>53</v>
       </c>
       <c r="C1202" t="s">
-        <v>107</v>
+        <v>645</v>
       </c>
       <c r="D1202">
         <v>0</v>
       </c>
       <c r="E1202">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F1202" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1202" t="s">
-        <v>20</v>
+        <v>646</v>
       </c>
     </row>
     <row r="1203" spans="1:11">
       <c r="A1203">
         <v>1202</v>
       </c>
       <c r="B1203" t="s">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="C1203" t="s">
-        <v>547</v>
+        <v>645</v>
       </c>
       <c r="D1203">
         <v>0</v>
       </c>
       <c r="E1203">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="F1203" t="s">
         <v>8</v>
       </c>
       <c r="G1203" t="s">
-        <v>635</v>
+        <v>646</v>
       </c>
     </row>
     <row r="1204" spans="1:11">
       <c r="A1204">
         <v>1203</v>
       </c>
       <c r="B1204" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="C1204" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="D1204">
         <v>0</v>
       </c>
       <c r="E1204">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F1204" t="s">
         <v>8</v>
       </c>
       <c r="G1204" t="s">
-        <v>621</v>
+        <v>640</v>
       </c>
     </row>
     <row r="1205" spans="1:11">
       <c r="A1205">
         <v>1204</v>
       </c>
       <c r="B1205" t="s">
         <v>15</v>
       </c>
       <c r="C1205" t="s">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="D1205">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E1205">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F1205" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1205" t="s">
-        <v>636</v>
+        <v>641</v>
       </c>
     </row>
     <row r="1206" spans="1:11">
       <c r="A1206">
         <v>1205</v>
       </c>
       <c r="B1206" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C1206" t="s">
-        <v>637</v>
+        <v>15</v>
       </c>
       <c r="D1206">
         <v>0</v>
       </c>
       <c r="E1206">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="F1206" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1206" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
     </row>
     <row r="1207" spans="1:11">
       <c r="A1207">
         <v>1206</v>
       </c>
       <c r="B1207" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C1207" t="s">
-        <v>7</v>
+        <v>101</v>
       </c>
       <c r="D1207">
         <v>0</v>
       </c>
       <c r="E1207">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F1207" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1207" t="s">
-        <v>631</v>
+        <v>641</v>
       </c>
     </row>
     <row r="1208" spans="1:11">
       <c r="A1208">
         <v>1207</v>
       </c>
       <c r="B1208" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C1208" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D1208">
         <v>0</v>
       </c>
       <c r="E1208">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F1208" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1208" t="s">
-        <v>636</v>
+        <v>646</v>
       </c>
     </row>
     <row r="1209" spans="1:11">
       <c r="A1209">
         <v>1208</v>
       </c>
       <c r="B1209" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="C1209" t="s">
-        <v>117</v>
+        <v>18</v>
       </c>
       <c r="D1209">
         <v>0</v>
       </c>
       <c r="E1209">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1209" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1209" t="s">
-        <v>638</v>
+        <v>646</v>
       </c>
     </row>
     <row r="1210" spans="1:11">
       <c r="A1210">
         <v>1209</v>
       </c>
       <c r="B1210" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C1210" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D1210">
         <v>0</v>
       </c>
       <c r="E1210">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="F1210" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1210" t="s">
-        <v>632</v>
+        <v>648</v>
       </c>
     </row>
     <row r="1211" spans="1:11">
       <c r="A1211">
         <v>1210</v>
       </c>
       <c r="B1211" t="s">
-        <v>71</v>
+        <v>23</v>
       </c>
       <c r="C1211" t="s">
-        <v>112</v>
+        <v>160</v>
       </c>
       <c r="D1211">
         <v>0</v>
       </c>
       <c r="E1211">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F1211" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1211" t="s">
-        <v>602</v>
+        <v>649</v>
       </c>
     </row>
     <row r="1212" spans="1:11">
       <c r="A1212">
         <v>1211</v>
       </c>
       <c r="B1212" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="C1212" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="D1212">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="E1212">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F1212" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1212" t="s">
-        <v>632</v>
+        <v>648</v>
       </c>
     </row>
     <row r="1213" spans="1:11">
       <c r="A1213">
         <v>1212</v>
       </c>
       <c r="B1213" t="s">
-        <v>75</v>
+        <v>15</v>
       </c>
       <c r="C1213" t="s">
-        <v>75</v>
+        <v>15</v>
       </c>
       <c r="D1213">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E1213">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F1213" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1213" t="s">
-        <v>632</v>
+        <v>649</v>
       </c>
     </row>
     <row r="1214" spans="1:11">
       <c r="A1214">
         <v>1213</v>
       </c>
       <c r="B1214" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="C1214" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="D1214">
         <v>0</v>
       </c>
       <c r="E1214">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F1214" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1214" t="s">
-        <v>632</v>
+        <v>650</v>
       </c>
     </row>
     <row r="1215" spans="1:11">
       <c r="A1215">
         <v>1214</v>
       </c>
       <c r="B1215" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C1215" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="D1215">
         <v>0</v>
       </c>
       <c r="E1215">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1215" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1215" t="s">
-        <v>621</v>
+        <v>651</v>
       </c>
     </row>
     <row r="1216" spans="1:11">
       <c r="A1216">
         <v>1215</v>
       </c>
       <c r="B1216" t="s">
-        <v>309</v>
+        <v>10</v>
       </c>
       <c r="C1216" t="s">
-        <v>639</v>
+        <v>11</v>
       </c>
       <c r="D1216">
         <v>0</v>
       </c>
       <c r="E1216">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F1216" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1216" t="s">
-        <v>640</v>
+        <v>648</v>
       </c>
     </row>
     <row r="1217" spans="1:11">
       <c r="A1217">
         <v>1216</v>
       </c>
       <c r="B1217" t="s">
-        <v>309</v>
+        <v>55</v>
       </c>
       <c r="C1217" t="s">
-        <v>639</v>
+        <v>652</v>
       </c>
       <c r="D1217">
         <v>0</v>
       </c>
       <c r="E1217">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F1217" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1217" t="s">
-        <v>640</v>
+        <v>653</v>
       </c>
     </row>
     <row r="1218" spans="1:11">
       <c r="A1218">
         <v>1217</v>
       </c>
       <c r="B1218" t="s">
-        <v>86</v>
+        <v>55</v>
       </c>
       <c r="C1218" t="s">
-        <v>149</v>
+        <v>652</v>
       </c>
       <c r="D1218">
         <v>0</v>
       </c>
       <c r="E1218">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F1218" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1218" t="s">
-        <v>640</v>
+        <v>653</v>
       </c>
     </row>
     <row r="1219" spans="1:11">
       <c r="A1219">
         <v>1218</v>
       </c>
       <c r="B1219" t="s">
-        <v>86</v>
+        <v>55</v>
       </c>
       <c r="C1219" t="s">
-        <v>149</v>
+        <v>652</v>
       </c>
       <c r="D1219">
         <v>0</v>
       </c>
       <c r="E1219">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="F1219" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1219" t="s">
-        <v>640</v>
+        <v>653</v>
       </c>
     </row>
     <row r="1220" spans="1:11">
       <c r="A1220">
         <v>1219</v>
       </c>
       <c r="B1220" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C1220" t="s">
-        <v>52</v>
+        <v>173</v>
       </c>
       <c r="D1220">
         <v>0</v>
       </c>
       <c r="E1220">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="F1220" t="s">
         <v>8</v>
       </c>
       <c r="G1220" t="s">
-        <v>641</v>
+        <v>654</v>
       </c>
     </row>
     <row r="1221" spans="1:11">
       <c r="A1221">
         <v>1220</v>
       </c>
       <c r="B1221" t="s">
         <v>10</v>
       </c>
       <c r="C1221" t="s">
-        <v>10</v>
+        <v>655</v>
       </c>
       <c r="D1221">
         <v>0</v>
       </c>
       <c r="E1221">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="F1221" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1221" t="s">
-        <v>638</v>
+        <v>617</v>
       </c>
     </row>
     <row r="1222" spans="1:11">
       <c r="A1222">
         <v>1221</v>
       </c>
       <c r="B1222" t="s">
         <v>15</v>
       </c>
       <c r="C1222" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="D1222">
         <v>0</v>
       </c>
       <c r="E1222">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F1222" t="s">
         <v>8</v>
       </c>
       <c r="G1222" t="s">
-        <v>638</v>
+        <v>653</v>
       </c>
     </row>
     <row r="1223" spans="1:11">
       <c r="A1223">
         <v>1222</v>
       </c>
       <c r="B1223" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C1223" t="s">
-        <v>642</v>
+        <v>15</v>
       </c>
       <c r="D1223">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="E1223">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F1223" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1223" t="s">
-        <v>641</v>
+        <v>653</v>
       </c>
     </row>
     <row r="1224" spans="1:11">
       <c r="A1224">
         <v>1223</v>
       </c>
       <c r="B1224" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C1224" t="s">
-        <v>82</v>
+        <v>15</v>
       </c>
       <c r="D1224">
         <v>0</v>
       </c>
       <c r="E1224">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="F1224" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1224" t="s">
-        <v>641</v>
+        <v>656</v>
       </c>
     </row>
     <row r="1225" spans="1:11">
       <c r="A1225">
         <v>1224</v>
       </c>
       <c r="B1225" t="s">
-        <v>10</v>
+        <v>142</v>
       </c>
       <c r="C1225" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="D1225">
         <v>0</v>
       </c>
       <c r="E1225">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="F1225" t="s">
         <v>8</v>
       </c>
       <c r="G1225" t="s">
-        <v>638</v>
+        <v>646</v>
       </c>
     </row>
     <row r="1226" spans="1:11">
       <c r="A1226">
         <v>1225</v>
       </c>
       <c r="B1226" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C1226" t="s">
-        <v>82</v>
+        <v>101</v>
       </c>
       <c r="D1226">
         <v>0</v>
       </c>
       <c r="E1226">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="F1226" t="s">
         <v>8</v>
       </c>
       <c r="G1226" t="s">
-        <v>641</v>
+        <v>656</v>
       </c>
     </row>
     <row r="1227" spans="1:11">
       <c r="A1227">
         <v>1226</v>
       </c>
       <c r="B1227" t="s">
-        <v>10</v>
+        <v>142</v>
       </c>
       <c r="C1227" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="D1227">
         <v>0</v>
       </c>
       <c r="E1227">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F1227" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1227" t="s">
-        <v>638</v>
+        <v>646</v>
       </c>
     </row>
     <row r="1228" spans="1:11">
       <c r="A1228">
         <v>1227</v>
       </c>
       <c r="B1228" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C1228" t="s">
-        <v>171</v>
+        <v>101</v>
       </c>
       <c r="D1228">
         <v>0</v>
       </c>
       <c r="E1228">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="F1228" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1228" t="s">
-        <v>641</v>
+        <v>656</v>
       </c>
     </row>
     <row r="1229" spans="1:11">
       <c r="A1229">
         <v>1228</v>
       </c>
       <c r="B1229" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C1229" t="s">
-        <v>82</v>
+        <v>101</v>
       </c>
       <c r="D1229">
         <v>0</v>
       </c>
       <c r="E1229">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="F1229" t="s">
         <v>8</v>
       </c>
       <c r="G1229" t="s">
-        <v>641</v>
+        <v>656</v>
       </c>
     </row>
     <row r="1230" spans="1:11">
       <c r="A1230">
         <v>1229</v>
       </c>
       <c r="B1230" t="s">
         <v>15</v>
       </c>
       <c r="C1230" t="s">
         <v>15</v>
       </c>
       <c r="D1230">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E1230">
         <v>16</v>
       </c>
       <c r="F1230" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1230" t="s">
-        <v>643</v>
+        <v>657</v>
       </c>
     </row>
     <row r="1231" spans="1:11">
       <c r="A1231">
         <v>1230</v>
       </c>
       <c r="B1231" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C1231" t="s">
-        <v>145</v>
+        <v>17</v>
       </c>
       <c r="D1231">
         <v>0</v>
       </c>
       <c r="E1231">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F1231" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1231" t="s">
-        <v>641</v>
+        <v>658</v>
       </c>
     </row>
     <row r="1232" spans="1:11">
       <c r="A1232">
         <v>1231</v>
       </c>
       <c r="B1232" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C1232" t="s">
-        <v>84</v>
+        <v>15</v>
       </c>
       <c r="D1232">
         <v>1</v>
       </c>
       <c r="E1232">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F1232" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1232" t="s">
-        <v>641</v>
+        <v>657</v>
       </c>
     </row>
     <row r="1233" spans="1:11">
       <c r="A1233">
         <v>1232</v>
       </c>
       <c r="B1233" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C1233" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D1233">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="E1233">
         <v>15</v>
       </c>
       <c r="F1233" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1233" t="s">
-        <v>644</v>
+        <v>658</v>
       </c>
     </row>
     <row r="1234" spans="1:11">
       <c r="A1234">
         <v>1233</v>
       </c>
       <c r="B1234" t="s">
-        <v>127</v>
+        <v>53</v>
       </c>
       <c r="C1234" t="s">
-        <v>137</v>
+        <v>54</v>
       </c>
       <c r="D1234">
         <v>0</v>
       </c>
       <c r="E1234">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F1234" t="s">
         <v>8</v>
       </c>
       <c r="G1234" t="s">
-        <v>645</v>
+        <v>656</v>
       </c>
     </row>
     <row r="1235" spans="1:11">
       <c r="A1235">
         <v>1234</v>
       </c>
       <c r="B1235" t="s">
         <v>15</v>
       </c>
       <c r="C1235" t="s">
         <v>15</v>
       </c>
       <c r="D1235">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="E1235">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F1235" t="s">
         <v>8</v>
       </c>
       <c r="G1235" t="s">
-        <v>646</v>
+        <v>659</v>
       </c>
     </row>
     <row r="1236" spans="1:11">
       <c r="A1236">
         <v>1235</v>
       </c>
       <c r="B1236" t="s">
-        <v>124</v>
+        <v>29</v>
       </c>
       <c r="C1236" t="s">
-        <v>546</v>
+        <v>30</v>
       </c>
       <c r="D1236">
         <v>0</v>
       </c>
       <c r="E1236">
         <v>16</v>
       </c>
       <c r="F1236" t="s">
         <v>8</v>
       </c>
       <c r="G1236" t="s">
-        <v>647</v>
+        <v>474</v>
       </c>
     </row>
     <row r="1237" spans="1:11">
       <c r="A1237">
         <v>1236</v>
       </c>
       <c r="B1237" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="C1237" t="s">
-        <v>502</v>
+        <v>55</v>
       </c>
       <c r="D1237">
         <v>0</v>
       </c>
       <c r="E1237">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F1237" t="s">
         <v>8</v>
       </c>
       <c r="G1237" t="s">
-        <v>628</v>
+        <v>659</v>
       </c>
     </row>
     <row r="1238" spans="1:11">
       <c r="A1238">
         <v>1237</v>
       </c>
       <c r="B1238" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="C1238" t="s">
-        <v>79</v>
+        <v>49</v>
       </c>
       <c r="D1238">
         <v>0</v>
       </c>
       <c r="E1238">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F1238" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1238" t="s">
-        <v>648</v>
+        <v>578</v>
       </c>
     </row>
     <row r="1239" spans="1:11">
       <c r="A1239">
         <v>1238</v>
       </c>
       <c r="B1239" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="C1239" t="s">
-        <v>33</v>
+        <v>160</v>
       </c>
       <c r="D1239">
         <v>0</v>
       </c>
       <c r="E1239">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F1239" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1239" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
     </row>
     <row r="1240" spans="1:11">
       <c r="A1240">
         <v>1239</v>
       </c>
       <c r="B1240" t="s">
         <v>15</v>
       </c>
       <c r="C1240" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="D1240">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E1240">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F1240" t="s">
         <v>8</v>
       </c>
       <c r="G1240" t="s">
-        <v>621</v>
+        <v>660</v>
       </c>
     </row>
     <row r="1241" spans="1:11">
       <c r="A1241">
         <v>1240</v>
       </c>
       <c r="B1241" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C1241" t="s">
-        <v>10</v>
+        <v>101</v>
       </c>
       <c r="D1241">
         <v>0</v>
       </c>
       <c r="E1241">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F1241" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1241" t="s">
-        <v>647</v>
+        <v>633</v>
       </c>
     </row>
     <row r="1242" spans="1:11">
       <c r="A1242">
         <v>1241</v>
       </c>
       <c r="B1242" t="s">
         <v>15</v>
       </c>
       <c r="C1242" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="D1242">
         <v>0</v>
       </c>
       <c r="E1242">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F1242" t="s">
         <v>8</v>
       </c>
       <c r="G1242" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
     </row>
     <row r="1243" spans="1:11">
       <c r="A1243">
         <v>1242</v>
       </c>
       <c r="B1243" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="C1243" t="s">
-        <v>98</v>
+        <v>456</v>
       </c>
       <c r="D1243">
         <v>0</v>
       </c>
       <c r="E1243">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F1243" t="s">
         <v>8</v>
       </c>
       <c r="G1243" t="s">
-        <v>647</v>
+        <v>662</v>
       </c>
     </row>
     <row r="1244" spans="1:11">
       <c r="A1244">
         <v>1243</v>
       </c>
       <c r="B1244" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C1244" t="s">
-        <v>52</v>
+        <v>192</v>
       </c>
       <c r="D1244">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E1244">
         <v>16</v>
       </c>
       <c r="F1244" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1244" t="s">
-        <v>650</v>
+        <v>663</v>
       </c>
     </row>
     <row r="1245" spans="1:11">
       <c r="A1245">
         <v>1244</v>
       </c>
       <c r="B1245" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="C1245" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="D1245">
         <v>0</v>
       </c>
       <c r="E1245">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F1245" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1245" t="s">
-        <v>641</v>
+        <v>38</v>
       </c>
     </row>
     <row r="1246" spans="1:11">
       <c r="A1246">
         <v>1245</v>
       </c>
       <c r="B1246" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="C1246" t="s">
-        <v>15</v>
+        <v>175</v>
       </c>
       <c r="D1246">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E1246">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="F1246" t="s">
         <v>8</v>
       </c>
       <c r="G1246" t="s">
-        <v>649</v>
+        <v>664</v>
       </c>
     </row>
     <row r="1247" spans="1:11">
       <c r="A1247">
         <v>1246</v>
       </c>
       <c r="B1247" t="s">
         <v>15</v>
       </c>
       <c r="C1247" t="s">
         <v>15</v>
       </c>
       <c r="D1247">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E1247">
         <v>0</v>
       </c>
       <c r="F1247" t="s">
         <v>8</v>
       </c>
       <c r="G1247" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
     </row>
     <row r="1248" spans="1:11">
       <c r="A1248">
         <v>1247</v>
       </c>
       <c r="B1248" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C1248" t="s">
-        <v>15</v>
+        <v>665</v>
       </c>
       <c r="D1248">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E1248">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F1248" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1248" t="s">
-        <v>650</v>
+        <v>662</v>
       </c>
     </row>
     <row r="1249" spans="1:11">
       <c r="A1249">
         <v>1248</v>
       </c>
       <c r="B1249" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C1249" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D1249">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E1249">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F1249" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1249" t="s">
-        <v>650</v>
+        <v>662</v>
       </c>
     </row>
     <row r="1250" spans="1:11">
       <c r="A1250">
         <v>1249</v>
       </c>
       <c r="B1250" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C1250" t="s">
-        <v>472</v>
+        <v>15</v>
       </c>
       <c r="D1250">
         <v>0</v>
       </c>
       <c r="E1250">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F1250" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1250" t="s">
-        <v>647</v>
+        <v>666</v>
       </c>
     </row>
     <row r="1251" spans="1:11">
       <c r="A1251">
         <v>1250</v>
       </c>
       <c r="B1251" t="s">
-        <v>75</v>
+        <v>23</v>
       </c>
       <c r="C1251" t="s">
-        <v>75</v>
+        <v>667</v>
       </c>
       <c r="D1251">
         <v>0</v>
       </c>
       <c r="E1251">
         <v>17</v>
       </c>
       <c r="F1251" t="s">
         <v>8</v>
       </c>
       <c r="G1251" t="s">
-        <v>651</v>
+        <v>348</v>
       </c>
     </row>
     <row r="1252" spans="1:11">
       <c r="A1252">
         <v>1251</v>
       </c>
       <c r="B1252" t="s">
-        <v>127</v>
+        <v>23</v>
       </c>
       <c r="C1252" t="s">
-        <v>137</v>
+        <v>160</v>
       </c>
       <c r="D1252">
         <v>0</v>
       </c>
       <c r="E1252">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F1252" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1252" t="s">
-        <v>651</v>
+        <v>668</v>
       </c>
     </row>
     <row r="1253" spans="1:11">
       <c r="A1253">
         <v>1252</v>
       </c>
       <c r="B1253" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C1253" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D1253">
         <v>0</v>
       </c>
       <c r="E1253">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F1253" t="s">
         <v>8</v>
       </c>
       <c r="G1253" t="s">
-        <v>652</v>
+        <v>669</v>
       </c>
     </row>
     <row r="1254" spans="1:11">
       <c r="A1254">
         <v>1253</v>
       </c>
       <c r="B1254" t="s">
-        <v>86</v>
+        <v>17</v>
       </c>
       <c r="C1254" t="s">
-        <v>653</v>
+        <v>17</v>
       </c>
       <c r="D1254">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="E1254">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F1254" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1254" t="s">
-        <v>654</v>
+        <v>669</v>
       </c>
     </row>
     <row r="1255" spans="1:11">
       <c r="A1255">
         <v>1254</v>
       </c>
       <c r="B1255" t="s">
-        <v>107</v>
+        <v>155</v>
       </c>
       <c r="C1255" t="s">
-        <v>107</v>
+        <v>155</v>
       </c>
       <c r="D1255">
         <v>0</v>
       </c>
       <c r="E1255">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F1255" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1255" t="s">
-        <v>655</v>
+        <v>669</v>
       </c>
     </row>
     <row r="1256" spans="1:11">
       <c r="A1256">
         <v>1255</v>
       </c>
       <c r="B1256" t="s">
-        <v>21</v>
+        <v>155</v>
       </c>
       <c r="C1256" t="s">
-        <v>285</v>
+        <v>155</v>
       </c>
       <c r="D1256">
         <v>0</v>
       </c>
       <c r="E1256">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F1256" t="s">
         <v>8</v>
       </c>
       <c r="G1256" t="s">
-        <v>650</v>
+        <v>669</v>
       </c>
     </row>
     <row r="1257" spans="1:11">
       <c r="A1257">
         <v>1256</v>
       </c>
       <c r="B1257" t="s">
         <v>15</v>
       </c>
       <c r="C1257" t="s">
         <v>15</v>
       </c>
       <c r="D1257">
         <v>0</v>
       </c>
       <c r="E1257">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F1257" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1257" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="1258" spans="1:11">
       <c r="A1258">
         <v>1257</v>
       </c>
       <c r="B1258" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="C1258" t="s">
-        <v>145</v>
+        <v>670</v>
       </c>
       <c r="D1258">
         <v>0</v>
       </c>
       <c r="E1258">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="F1258" t="s">
         <v>8</v>
       </c>
       <c r="G1258" t="s">
-        <v>656</v>
+        <v>671</v>
       </c>
     </row>
     <row r="1259" spans="1:11">
       <c r="A1259">
         <v>1258</v>
       </c>
       <c r="B1259" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="C1259" t="s">
-        <v>134</v>
+        <v>670</v>
       </c>
       <c r="D1259">
         <v>0</v>
       </c>
       <c r="E1259">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="F1259" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1259" t="s">
-        <v>655</v>
+        <v>671</v>
       </c>
     </row>
     <row r="1260" spans="1:11">
       <c r="A1260">
         <v>1259</v>
       </c>
       <c r="B1260" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="C1260" t="s">
-        <v>145</v>
+        <v>213</v>
       </c>
       <c r="D1260">
         <v>0</v>
       </c>
       <c r="E1260">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F1260" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1260" t="s">
-        <v>656</v>
+        <v>671</v>
       </c>
     </row>
     <row r="1261" spans="1:11">
       <c r="A1261">
         <v>1260</v>
       </c>
       <c r="B1261" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C1261" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="D1261">
         <v>0</v>
       </c>
       <c r="E1261">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="F1261" t="s">
         <v>8</v>
       </c>
       <c r="G1261" t="s">
-        <v>657</v>
+        <v>668</v>
       </c>
     </row>
     <row r="1262" spans="1:11">
       <c r="A1262">
         <v>1261</v>
       </c>
       <c r="B1262" t="s">
-        <v>124</v>
+        <v>19</v>
       </c>
       <c r="C1262" t="s">
-        <v>200</v>
+        <v>672</v>
       </c>
       <c r="D1262">
         <v>0</v>
       </c>
       <c r="E1262">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F1262" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1262" t="s">
-        <v>654</v>
+        <v>673</v>
       </c>
     </row>
     <row r="1263" spans="1:11">
       <c r="A1263">
         <v>1262</v>
       </c>
       <c r="B1263" t="s">
-        <v>107</v>
+        <v>19</v>
       </c>
       <c r="C1263" t="s">
-        <v>107</v>
+        <v>19</v>
       </c>
       <c r="D1263">
         <v>0</v>
       </c>
       <c r="E1263">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="F1263" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1263" t="s">
-        <v>656</v>
+        <v>668</v>
       </c>
     </row>
     <row r="1264" spans="1:11">
       <c r="A1264">
         <v>1263</v>
       </c>
       <c r="B1264" t="s">
-        <v>107</v>
+        <v>19</v>
       </c>
       <c r="C1264" t="s">
-        <v>107</v>
+        <v>19</v>
       </c>
       <c r="D1264">
         <v>0</v>
       </c>
       <c r="E1264">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="F1264" t="s">
         <v>8</v>
       </c>
       <c r="G1264" t="s">
-        <v>656</v>
+        <v>668</v>
       </c>
     </row>
     <row r="1265" spans="1:11">
       <c r="A1265">
         <v>1264</v>
       </c>
       <c r="B1265" t="s">
         <v>15</v>
       </c>
       <c r="C1265" t="s">
         <v>15</v>
       </c>
       <c r="D1265">
         <v>0</v>
       </c>
       <c r="E1265">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F1265" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1265" t="s">
-        <v>658</v>
+        <v>674</v>
       </c>
     </row>
     <row r="1266" spans="1:11">
       <c r="A1266">
         <v>1265</v>
       </c>
       <c r="B1266" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="C1266" t="s">
-        <v>152</v>
+        <v>16</v>
       </c>
       <c r="D1266">
         <v>0</v>
       </c>
       <c r="E1266">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F1266" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1266" t="s">
-        <v>616</v>
+        <v>673</v>
       </c>
     </row>
     <row r="1267" spans="1:11">
       <c r="A1267">
         <v>1266</v>
       </c>
       <c r="B1267" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C1267" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
       <c r="D1267">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E1267">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="F1267" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1267" t="s">
-        <v>659</v>
+        <v>675</v>
       </c>
     </row>
     <row r="1268" spans="1:11">
       <c r="A1268">
         <v>1267</v>
       </c>
       <c r="B1268" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="C1268" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D1268">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="E1268">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F1268" t="s">
         <v>8</v>
       </c>
       <c r="G1268" t="s">
-        <v>656</v>
+        <v>676</v>
       </c>
     </row>
     <row r="1269" spans="1:11">
       <c r="A1269">
         <v>1268</v>
       </c>
       <c r="B1269" t="s">
-        <v>49</v>
+        <v>142</v>
       </c>
       <c r="C1269" t="s">
-        <v>560</v>
+        <v>579</v>
       </c>
       <c r="D1269">
         <v>0</v>
       </c>
       <c r="E1269">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F1269" t="s">
         <v>8</v>
       </c>
       <c r="G1269" t="s">
-        <v>659</v>
+        <v>677</v>
       </c>
     </row>
     <row r="1270" spans="1:11">
       <c r="A1270">
         <v>1269</v>
       </c>
       <c r="B1270" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C1270" t="s">
-        <v>25</v>
+        <v>89</v>
       </c>
       <c r="D1270">
         <v>0</v>
       </c>
       <c r="E1270">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F1270" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1270" t="s">
-        <v>20</v>
+        <v>678</v>
       </c>
     </row>
     <row r="1271" spans="1:11">
       <c r="A1271">
         <v>1270</v>
       </c>
       <c r="B1271" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C1271" t="s">
-        <v>84</v>
+        <v>645</v>
       </c>
       <c r="D1271">
         <v>0</v>
       </c>
       <c r="E1271">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="F1271" t="s">
         <v>8</v>
       </c>
       <c r="G1271" t="s">
-        <v>658</v>
+        <v>493</v>
       </c>
     </row>
     <row r="1272" spans="1:11">
       <c r="A1272">
         <v>1271</v>
       </c>
       <c r="B1272" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C1272" t="s">
-        <v>118</v>
+        <v>19</v>
       </c>
       <c r="D1272">
         <v>0</v>
       </c>
       <c r="E1272">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F1272" t="s">
         <v>8</v>
       </c>
       <c r="G1272" t="s">
-        <v>660</v>
+        <v>677</v>
       </c>
     </row>
     <row r="1273" spans="1:11">
       <c r="A1273">
         <v>1272</v>
       </c>
       <c r="B1273" t="s">
         <v>15</v>
       </c>
       <c r="C1273" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="D1273">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="E1273">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F1273" t="s">
         <v>8</v>
       </c>
       <c r="G1273" t="s">
-        <v>660</v>
+        <v>679</v>
       </c>
     </row>
     <row r="1274" spans="1:11">
       <c r="A1274">
         <v>1273</v>
       </c>
       <c r="B1274" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C1274" t="s">
-        <v>79</v>
+        <v>17</v>
       </c>
       <c r="D1274">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E1274">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="F1274" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1274" t="s">
-        <v>661</v>
+        <v>680</v>
       </c>
     </row>
     <row r="1275" spans="1:11">
       <c r="A1275">
         <v>1274</v>
       </c>
       <c r="B1275" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C1275" t="s">
-        <v>531</v>
+        <v>15</v>
       </c>
       <c r="D1275">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="E1275">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="F1275" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1275" t="s">
-        <v>662</v>
+        <v>680</v>
       </c>
     </row>
     <row r="1276" spans="1:11">
       <c r="A1276">
         <v>1275</v>
       </c>
       <c r="B1276" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C1276" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D1276">
         <v>0</v>
       </c>
       <c r="E1276">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F1276" t="s">
         <v>8</v>
       </c>
       <c r="G1276" t="s">
-        <v>660</v>
+        <v>681</v>
       </c>
     </row>
     <row r="1277" spans="1:11">
       <c r="A1277">
         <v>1276</v>
       </c>
       <c r="B1277" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="C1277" t="s">
-        <v>448</v>
+        <v>336</v>
       </c>
       <c r="D1277">
         <v>0</v>
       </c>
       <c r="E1277">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F1277" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1277" t="s">
-        <v>662</v>
+        <v>680</v>
       </c>
     </row>
     <row r="1278" spans="1:11">
       <c r="A1278">
         <v>1277</v>
       </c>
       <c r="B1278" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C1278" t="s">
-        <v>448</v>
+        <v>204</v>
       </c>
       <c r="D1278">
         <v>0</v>
       </c>
       <c r="E1278">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F1278" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1278" t="s">
-        <v>662</v>
+        <v>681</v>
       </c>
     </row>
     <row r="1279" spans="1:11">
       <c r="A1279">
         <v>1278</v>
       </c>
       <c r="B1279" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C1279" t="s">
-        <v>67</v>
+        <v>89</v>
       </c>
       <c r="D1279">
         <v>0</v>
       </c>
       <c r="E1279">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="F1279" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1279" t="s">
-        <v>662</v>
+        <v>625</v>
       </c>
     </row>
     <row r="1280" spans="1:11">
       <c r="A1280">
         <v>1279</v>
       </c>
       <c r="B1280" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C1280" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D1280">
         <v>0</v>
       </c>
       <c r="E1280">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F1280" t="s">
         <v>8</v>
       </c>
       <c r="G1280" t="s">
-        <v>662</v>
+        <v>682</v>
       </c>
     </row>
     <row r="1281" spans="1:11">
       <c r="A1281">
         <v>1280</v>
       </c>
       <c r="B1281" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C1281" t="s">
-        <v>67</v>
+        <v>14</v>
       </c>
       <c r="D1281">
         <v>0</v>
       </c>
       <c r="E1281">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F1281" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1281" t="s">
-        <v>662</v>
+        <v>683</v>
       </c>
     </row>
     <row r="1282" spans="1:11">
       <c r="A1282">
         <v>1281</v>
       </c>
       <c r="B1282" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C1282" t="s">
-        <v>79</v>
+        <v>14</v>
       </c>
       <c r="D1282">
         <v>0</v>
       </c>
       <c r="E1282">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F1282" t="s">
         <v>8</v>
       </c>
       <c r="G1282" t="s">
-        <v>663</v>
+        <v>683</v>
       </c>
     </row>
     <row r="1283" spans="1:11">
       <c r="A1283">
         <v>1282</v>
       </c>
       <c r="B1283" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C1283" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="D1283">
         <v>0</v>
       </c>
       <c r="E1283">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="F1283" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1283" t="s">
-        <v>664</v>
+        <v>625</v>
       </c>
     </row>
     <row r="1284" spans="1:11">
       <c r="A1284">
         <v>1283</v>
       </c>
       <c r="B1284" t="s">
-        <v>31</v>
+        <v>67</v>
       </c>
       <c r="C1284" t="s">
-        <v>31</v>
+        <v>76</v>
       </c>
       <c r="D1284">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E1284">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F1284" t="s">
         <v>8</v>
       </c>
       <c r="G1284" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="1285" spans="1:11">
       <c r="A1285">
         <v>1284</v>
       </c>
       <c r="B1285" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="C1285" t="s">
-        <v>118</v>
+        <v>172</v>
       </c>
       <c r="D1285">
         <v>0</v>
       </c>
       <c r="E1285">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="F1285" t="s">
         <v>8</v>
       </c>
       <c r="G1285" t="s">
-        <v>665</v>
+        <v>684</v>
       </c>
     </row>
     <row r="1286" spans="1:11">
       <c r="A1286">
         <v>1285</v>
       </c>
       <c r="B1286" t="s">
-        <v>86</v>
+        <v>32</v>
       </c>
       <c r="C1286" t="s">
-        <v>666</v>
+        <v>32</v>
       </c>
       <c r="D1286">
         <v>0</v>
       </c>
       <c r="E1286">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F1286" t="s">
         <v>8</v>
       </c>
       <c r="G1286" t="s">
-        <v>667</v>
+        <v>683</v>
       </c>
     </row>
     <row r="1287" spans="1:11">
       <c r="A1287">
         <v>1286</v>
       </c>
       <c r="B1287" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C1287" t="s">
-        <v>79</v>
+        <v>685</v>
       </c>
       <c r="D1287">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="E1287">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F1287" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1287" t="s">
-        <v>664</v>
+        <v>686</v>
       </c>
     </row>
     <row r="1288" spans="1:11">
       <c r="A1288">
         <v>1287</v>
       </c>
       <c r="B1288" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="C1288" t="s">
-        <v>56</v>
+        <v>591</v>
       </c>
       <c r="D1288">
         <v>0</v>
       </c>
       <c r="E1288">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F1288" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1288" t="s">
-        <v>664</v>
+        <v>684</v>
       </c>
     </row>
     <row r="1289" spans="1:11">
       <c r="A1289">
         <v>1288</v>
       </c>
       <c r="B1289" t="s">
-        <v>127</v>
+        <v>23</v>
       </c>
       <c r="C1289" t="s">
-        <v>137</v>
+        <v>685</v>
       </c>
       <c r="D1289">
         <v>0</v>
       </c>
       <c r="E1289">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F1289" t="s">
         <v>8</v>
       </c>
       <c r="G1289" t="s">
-        <v>667</v>
+        <v>686</v>
       </c>
     </row>
     <row r="1290" spans="1:11">
       <c r="A1290">
         <v>1289</v>
       </c>
       <c r="B1290" t="s">
-        <v>127</v>
+        <v>17</v>
       </c>
       <c r="C1290" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="D1290">
         <v>0</v>
       </c>
       <c r="E1290">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="F1290" t="s">
         <v>8</v>
       </c>
       <c r="G1290" t="s">
-        <v>640</v>
+        <v>687</v>
       </c>
     </row>
     <row r="1291" spans="1:11">
       <c r="A1291">
         <v>1290</v>
       </c>
       <c r="B1291" t="s">
         <v>15</v>
       </c>
       <c r="C1291" t="s">
-        <v>16</v>
+        <v>89</v>
       </c>
       <c r="D1291">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E1291">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="F1291" t="s">
         <v>8</v>
       </c>
       <c r="G1291" t="s">
-        <v>575</v>
+        <v>688</v>
       </c>
     </row>
     <row r="1292" spans="1:11">
       <c r="A1292">
         <v>1291</v>
       </c>
       <c r="B1292" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C1292" t="s">
-        <v>111</v>
+        <v>89</v>
       </c>
       <c r="D1292">
         <v>0</v>
       </c>
       <c r="E1292">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="F1292" t="s">
         <v>8</v>
       </c>
       <c r="G1292" t="s">
-        <v>662</v>
+        <v>689</v>
       </c>
     </row>
     <row r="1293" spans="1:11">
       <c r="A1293">
         <v>1292</v>
       </c>
       <c r="B1293" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C1293" t="s">
-        <v>15</v>
+        <v>565</v>
       </c>
       <c r="D1293">
         <v>0</v>
       </c>
       <c r="E1293">
         <v>13</v>
       </c>
       <c r="F1293" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1293" t="s">
-        <v>668</v>
+        <v>690</v>
       </c>
     </row>
     <row r="1294" spans="1:11">
       <c r="A1294">
         <v>1293</v>
       </c>
       <c r="B1294" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="C1294" t="s">
-        <v>344</v>
+        <v>15</v>
       </c>
       <c r="D1294">
         <v>0</v>
       </c>
       <c r="E1294">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F1294" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1294" t="s">
-        <v>669</v>
+        <v>688</v>
       </c>
     </row>
     <row r="1295" spans="1:11">
       <c r="A1295">
         <v>1294</v>
       </c>
       <c r="B1295" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C1295" t="s">
-        <v>15</v>
+        <v>685</v>
       </c>
       <c r="D1295">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E1295">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="F1295" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1295" t="s">
-        <v>667</v>
+        <v>686</v>
       </c>
     </row>
     <row r="1296" spans="1:11">
       <c r="A1296">
         <v>1295</v>
       </c>
       <c r="B1296" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="C1296" t="s">
-        <v>137</v>
+        <v>37</v>
       </c>
       <c r="D1296">
         <v>0</v>
       </c>
       <c r="E1296">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F1296" t="s">
         <v>8</v>
       </c>
       <c r="G1296" t="s">
-        <v>665</v>
+        <v>691</v>
       </c>
     </row>
     <row r="1297" spans="1:11">
       <c r="A1297">
         <v>1296</v>
       </c>
       <c r="B1297" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C1297" t="s">
-        <v>146</v>
+        <v>692</v>
       </c>
       <c r="D1297">
         <v>0</v>
       </c>
       <c r="E1297">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F1297" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1297" t="s">
-        <v>670</v>
+        <v>693</v>
       </c>
     </row>
     <row r="1298" spans="1:11">
       <c r="A1298">
         <v>1297</v>
       </c>
       <c r="B1298" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C1298" t="s">
-        <v>146</v>
+        <v>89</v>
       </c>
       <c r="D1298">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E1298">
         <v>16</v>
       </c>
       <c r="F1298" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1298" t="s">
-        <v>670</v>
+        <v>694</v>
       </c>
     </row>
     <row r="1299" spans="1:11">
       <c r="A1299">
         <v>1298</v>
       </c>
       <c r="B1299" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C1299" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D1299">
         <v>0</v>
       </c>
       <c r="E1299">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F1299" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1299" t="s">
-        <v>671</v>
+        <v>694</v>
       </c>
     </row>
     <row r="1300" spans="1:11">
       <c r="A1300">
         <v>1299</v>
       </c>
       <c r="B1300" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C1300" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="D1300">
         <v>0</v>
       </c>
       <c r="E1300">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F1300" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1300" t="s">
-        <v>672</v>
+        <v>693</v>
       </c>
     </row>
     <row r="1301" spans="1:11">
       <c r="A1301">
         <v>1300</v>
       </c>
       <c r="B1301" t="s">
-        <v>309</v>
+        <v>29</v>
       </c>
       <c r="C1301" t="s">
-        <v>673</v>
+        <v>50</v>
       </c>
       <c r="D1301">
         <v>0</v>
       </c>
       <c r="E1301">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F1301" t="s">
         <v>8</v>
       </c>
       <c r="G1301" t="s">
-        <v>663</v>
+        <v>671</v>
       </c>
     </row>
     <row r="1302" spans="1:11">
       <c r="A1302">
         <v>1301</v>
       </c>
       <c r="B1302" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C1302" t="s">
-        <v>91</v>
+        <v>58</v>
       </c>
       <c r="D1302">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E1302">
         <v>16</v>
       </c>
       <c r="F1302" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1302" t="s">
-        <v>671</v>
+        <v>695</v>
       </c>
     </row>
     <row r="1303" spans="1:11">
       <c r="A1303">
         <v>1302</v>
       </c>
       <c r="B1303" t="s">
         <v>15</v>
       </c>
       <c r="C1303" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="D1303">
         <v>0</v>
       </c>
       <c r="E1303">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F1303" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1303" t="s">
-        <v>670</v>
+        <v>696</v>
       </c>
     </row>
     <row r="1304" spans="1:11">
       <c r="A1304">
         <v>1303</v>
       </c>
       <c r="B1304" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
       <c r="C1304" t="s">
-        <v>154</v>
+        <v>478</v>
       </c>
       <c r="D1304">
         <v>0</v>
       </c>
       <c r="E1304">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F1304" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1304" t="s">
-        <v>654</v>
+        <v>697</v>
       </c>
     </row>
     <row r="1305" spans="1:11">
       <c r="A1305">
         <v>1304</v>
       </c>
       <c r="B1305" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C1305" t="s">
-        <v>674</v>
+        <v>50</v>
       </c>
       <c r="D1305">
         <v>0</v>
       </c>
       <c r="E1305">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F1305" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1305" t="s">
-        <v>675</v>
+        <v>691</v>
       </c>
     </row>
     <row r="1306" spans="1:11">
       <c r="A1306">
         <v>1305</v>
       </c>
       <c r="B1306" t="s">
-        <v>86</v>
+        <v>17</v>
       </c>
       <c r="C1306" t="s">
         <v>87</v>
       </c>
       <c r="D1306">
         <v>0</v>
       </c>
       <c r="E1306">
         <v>17</v>
       </c>
       <c r="F1306" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1306" t="s">
-        <v>20</v>
+        <v>698</v>
       </c>
     </row>
     <row r="1307" spans="1:11">
       <c r="A1307">
         <v>1306</v>
       </c>
       <c r="B1307" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C1307" t="s">
-        <v>15</v>
+        <v>87</v>
       </c>
       <c r="D1307">
         <v>0</v>
       </c>
       <c r="E1307">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F1307" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1307" t="s">
-        <v>676</v>
+        <v>698</v>
       </c>
     </row>
     <row r="1308" spans="1:11">
       <c r="A1308">
         <v>1307</v>
       </c>
       <c r="B1308" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C1308" t="s">
-        <v>7</v>
+        <v>101</v>
       </c>
       <c r="D1308">
         <v>0</v>
       </c>
       <c r="E1308">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="F1308" t="s">
         <v>8</v>
       </c>
       <c r="G1308" t="s">
-        <v>643</v>
+        <v>699</v>
       </c>
     </row>
     <row r="1309" spans="1:11">
       <c r="A1309">
         <v>1308</v>
       </c>
       <c r="B1309" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1309" t="s">
+        <v>101</v>
+      </c>
+      <c r="D1309">
+        <v>0</v>
+      </c>
+      <c r="E1309">
         <v>10</v>
       </c>
-      <c r="C1309" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F1309" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1309" t="s">
-        <v>668</v>
+        <v>700</v>
       </c>
     </row>
     <row r="1310" spans="1:11">
       <c r="A1310">
         <v>1309</v>
       </c>
       <c r="B1310" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="C1310" t="s">
-        <v>79</v>
+        <v>701</v>
       </c>
       <c r="D1310">
         <v>0</v>
       </c>
       <c r="E1310">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F1310" t="s">
         <v>8</v>
       </c>
       <c r="G1310" t="s">
-        <v>676</v>
+        <v>695</v>
       </c>
     </row>
     <row r="1311" spans="1:11">
       <c r="A1311">
         <v>1310</v>
       </c>
       <c r="B1311" t="s">
-        <v>40</v>
+        <v>61</v>
       </c>
       <c r="C1311" t="s">
-        <v>382</v>
+        <v>702</v>
       </c>
       <c r="D1311">
         <v>0</v>
       </c>
       <c r="E1311">
         <v>14</v>
       </c>
       <c r="F1311" t="s">
         <v>8</v>
       </c>
       <c r="G1311" t="s">
-        <v>672</v>
+        <v>703</v>
       </c>
     </row>
     <row r="1312" spans="1:11">
       <c r="A1312">
         <v>1311</v>
       </c>
       <c r="B1312" t="s">
-        <v>86</v>
+        <v>15</v>
       </c>
       <c r="C1312" t="s">
-        <v>677</v>
+        <v>101</v>
       </c>
       <c r="D1312">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="E1312">
         <v>16</v>
       </c>
       <c r="F1312" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1312" t="s">
-        <v>670</v>
+        <v>699</v>
       </c>
     </row>
     <row r="1313" spans="1:11">
       <c r="A1313">
         <v>1312</v>
       </c>
       <c r="B1313" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C1313" t="s">
-        <v>52</v>
+        <v>101</v>
       </c>
       <c r="D1313">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E1313">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F1313" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1313" t="s">
-        <v>678</v>
+        <v>698</v>
       </c>
     </row>
     <row r="1314" spans="1:11">
       <c r="A1314">
         <v>1313</v>
       </c>
       <c r="B1314" t="s">
         <v>15</v>
       </c>
       <c r="C1314" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="D1314">
         <v>0</v>
       </c>
       <c r="E1314">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F1314" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1314" t="s">
-        <v>679</v>
+        <v>704</v>
       </c>
     </row>
     <row r="1315" spans="1:11">
       <c r="A1315">
         <v>1314</v>
       </c>
       <c r="B1315" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C1315" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="D1315">
         <v>0</v>
       </c>
       <c r="E1315">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="F1315" t="s">
         <v>8</v>
       </c>
       <c r="G1315" t="s">
-        <v>679</v>
+        <v>674</v>
       </c>
     </row>
     <row r="1316" spans="1:11">
       <c r="A1316">
         <v>1315</v>
       </c>
       <c r="B1316" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C1316" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D1316">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E1316">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F1316" t="s">
         <v>8</v>
       </c>
       <c r="G1316" t="s">
-        <v>676</v>
+        <v>696</v>
       </c>
     </row>
     <row r="1317" spans="1:11">
       <c r="A1317">
         <v>1316</v>
       </c>
       <c r="B1317" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C1317" t="s">
-        <v>79</v>
+        <v>427</v>
       </c>
       <c r="D1317">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E1317">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F1317" t="s">
         <v>8</v>
       </c>
       <c r="G1317" t="s">
-        <v>668</v>
+        <v>700</v>
       </c>
     </row>
     <row r="1318" spans="1:11">
       <c r="A1318">
         <v>1317</v>
       </c>
       <c r="B1318" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="C1318" t="s">
-        <v>10</v>
+        <v>705</v>
       </c>
       <c r="D1318">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="E1318">
         <v>16</v>
       </c>
       <c r="F1318" t="s">
         <v>8</v>
       </c>
       <c r="G1318" t="s">
-        <v>676</v>
+        <v>698</v>
       </c>
     </row>
     <row r="1319" spans="1:11">
       <c r="A1319">
         <v>1318</v>
       </c>
       <c r="B1319" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C1319" t="s">
-        <v>91</v>
+        <v>17</v>
       </c>
       <c r="D1319">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E1319">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F1319" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1319" t="s">
-        <v>650</v>
+        <v>706</v>
       </c>
     </row>
     <row r="1320" spans="1:11">
       <c r="A1320">
         <v>1319</v>
       </c>
       <c r="B1320" t="s">
         <v>15</v>
       </c>
       <c r="C1320" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="D1320">
         <v>0</v>
       </c>
       <c r="E1320">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F1320" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1320" t="s">
-        <v>680</v>
+        <v>707</v>
       </c>
     </row>
     <row r="1321" spans="1:11">
       <c r="A1321">
         <v>1320</v>
       </c>
       <c r="B1321" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C1321" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="D1321">
         <v>0</v>
       </c>
       <c r="E1321">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="F1321" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1321" t="s">
-        <v>363</v>
+        <v>707</v>
       </c>
     </row>
     <row r="1322" spans="1:11">
       <c r="A1322">
         <v>1321</v>
       </c>
       <c r="B1322" t="s">
         <v>15</v>
       </c>
       <c r="C1322" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="D1322">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E1322">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F1322" t="s">
         <v>8</v>
       </c>
       <c r="G1322" t="s">
-        <v>363</v>
+        <v>696</v>
       </c>
     </row>
     <row r="1323" spans="1:11">
       <c r="A1323">
         <v>1322</v>
       </c>
       <c r="B1323" t="s">
-        <v>36</v>
+        <v>103</v>
       </c>
       <c r="C1323" t="s">
-        <v>681</v>
+        <v>103</v>
       </c>
       <c r="D1323">
         <v>0</v>
       </c>
       <c r="E1323">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="F1323" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1323" t="s">
-        <v>363</v>
+        <v>695</v>
       </c>
     </row>
     <row r="1324" spans="1:11">
       <c r="A1324">
         <v>1323</v>
       </c>
       <c r="B1324" t="s">
-        <v>228</v>
+        <v>19</v>
       </c>
       <c r="C1324" t="s">
-        <v>682</v>
+        <v>19</v>
       </c>
       <c r="D1324">
         <v>0</v>
       </c>
       <c r="E1324">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F1324" t="s">
         <v>8</v>
       </c>
       <c r="G1324" t="s">
-        <v>675</v>
+        <v>704</v>
       </c>
     </row>
     <row r="1325" spans="1:11">
       <c r="A1325">
         <v>1324</v>
       </c>
       <c r="B1325" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="C1325" t="s">
-        <v>683</v>
+        <v>101</v>
       </c>
       <c r="D1325">
         <v>0</v>
       </c>
       <c r="E1325">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F1325" t="s">
         <v>8</v>
       </c>
       <c r="G1325" t="s">
-        <v>684</v>
+        <v>680</v>
       </c>
     </row>
     <row r="1326" spans="1:11">
       <c r="A1326">
         <v>1325</v>
       </c>
       <c r="B1326" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="C1326" t="s">
-        <v>33</v>
+        <v>89</v>
       </c>
       <c r="D1326">
         <v>0</v>
       </c>
       <c r="E1326">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F1326" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1326" t="s">
-        <v>685</v>
+        <v>708</v>
       </c>
     </row>
     <row r="1327" spans="1:11">
       <c r="A1327">
         <v>1326</v>
       </c>
       <c r="B1327" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C1327" t="s">
-        <v>38</v>
+        <v>87</v>
       </c>
       <c r="D1327">
         <v>0</v>
       </c>
       <c r="E1327">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F1327" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1327" t="s">
-        <v>685</v>
+        <v>409</v>
       </c>
     </row>
     <row r="1328" spans="1:11">
       <c r="A1328">
         <v>1327</v>
       </c>
       <c r="B1328" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C1328" t="s">
-        <v>15</v>
+        <v>709</v>
       </c>
       <c r="D1328">
         <v>0</v>
       </c>
       <c r="E1328">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F1328" t="s">
         <v>8</v>
       </c>
       <c r="G1328" t="s">
-        <v>684</v>
+        <v>409</v>
       </c>
     </row>
     <row r="1329" spans="1:11">
       <c r="A1329">
         <v>1328</v>
       </c>
       <c r="B1329" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C1329" t="s">
-        <v>686</v>
+        <v>710</v>
       </c>
       <c r="D1329">
         <v>0</v>
       </c>
       <c r="E1329">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F1329" t="s">
         <v>8</v>
       </c>
       <c r="G1329" t="s">
-        <v>684</v>
+        <v>711</v>
       </c>
     </row>
     <row r="1330" spans="1:11">
       <c r="A1330">
         <v>1329</v>
       </c>
       <c r="B1330" t="s">
-        <v>15</v>
+        <v>147</v>
       </c>
       <c r="C1330" t="s">
-        <v>79</v>
+        <v>528</v>
       </c>
       <c r="D1330">
         <v>0</v>
       </c>
       <c r="E1330">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F1330" t="s">
         <v>8</v>
       </c>
       <c r="G1330" t="s">
-        <v>687</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1331" spans="1:11">
       <c r="A1331">
         <v>1330</v>
       </c>
       <c r="B1331" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C1331" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="D1331">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E1331">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F1331" t="s">
         <v>8</v>
       </c>
       <c r="G1331" t="s">
-        <v>687</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1332" spans="1:11">
       <c r="A1332">
         <v>1331</v>
       </c>
       <c r="B1332" t="s">
         <v>15</v>
       </c>
       <c r="C1332" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="D1332">
         <v>0</v>
       </c>
       <c r="E1332">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F1332" t="s">
         <v>8</v>
       </c>
       <c r="G1332" t="s">
-        <v>687</v>
+        <v>713</v>
       </c>
     </row>
     <row r="1333" spans="1:11">
       <c r="A1333">
         <v>1332</v>
       </c>
       <c r="B1333" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C1333" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D1333">
         <v>0</v>
       </c>
       <c r="E1333">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F1333" t="s">
         <v>8</v>
       </c>
       <c r="G1333" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1334" spans="1:11">
       <c r="A1334">
         <v>1333</v>
       </c>
       <c r="B1334" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="C1334" t="s">
-        <v>10</v>
+        <v>456</v>
       </c>
       <c r="D1334">
         <v>0</v>
       </c>
       <c r="E1334">
         <v>15</v>
       </c>
       <c r="F1334" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1334" t="s">
-        <v>23</v>
+        <v>569</v>
       </c>
     </row>
     <row r="1335" spans="1:11">
       <c r="A1335">
         <v>1334</v>
       </c>
       <c r="B1335" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="C1335" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="D1335">
         <v>0</v>
       </c>
       <c r="E1335">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F1335" t="s">
         <v>8</v>
       </c>
       <c r="G1335" t="s">
-        <v>669</v>
+        <v>714</v>
       </c>
     </row>
     <row r="1336" spans="1:11">
       <c r="A1336">
         <v>1335</v>
       </c>
       <c r="B1336" t="s">
-        <v>86</v>
+        <v>19</v>
       </c>
       <c r="C1336" t="s">
-        <v>87</v>
+        <v>19</v>
       </c>
       <c r="D1336">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E1336">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F1336" t="s">
         <v>8</v>
       </c>
       <c r="G1336" t="s">
-        <v>687</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1337" spans="1:11">
       <c r="A1337">
         <v>1336</v>
       </c>
       <c r="B1337" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="C1337" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D1337">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E1337">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F1337" t="s">
         <v>8</v>
       </c>
       <c r="G1337" t="s">
-        <v>23</v>
+        <v>540</v>
       </c>
     </row>
     <row r="1338" spans="1:11">
       <c r="A1338">
         <v>1337</v>
       </c>
       <c r="B1338" t="s">
-        <v>127</v>
+        <v>29</v>
       </c>
       <c r="C1338" t="s">
-        <v>128</v>
+        <v>90</v>
       </c>
       <c r="D1338">
         <v>0</v>
       </c>
       <c r="E1338">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="F1338" t="s">
         <v>8</v>
       </c>
       <c r="G1338" t="s">
-        <v>506</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1339" spans="1:11">
       <c r="A1339">
         <v>1338</v>
       </c>
       <c r="B1339" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C1339" t="s">
-        <v>688</v>
+        <v>89</v>
       </c>
       <c r="D1339">
         <v>0</v>
       </c>
       <c r="E1339">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F1339" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1339" t="s">
-        <v>363</v>
+        <v>715</v>
       </c>
     </row>
     <row r="1340" spans="1:11">
       <c r="A1340">
         <v>1339</v>
       </c>
       <c r="B1340" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="C1340" t="s">
-        <v>218</v>
+        <v>138</v>
       </c>
       <c r="D1340">
         <v>0</v>
       </c>
       <c r="E1340">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="F1340" t="s">
         <v>8</v>
       </c>
       <c r="G1340" t="s">
-        <v>685</v>
+        <v>716</v>
       </c>
     </row>
     <row r="1341" spans="1:11">
       <c r="A1341">
         <v>1340</v>
       </c>
       <c r="B1341" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="C1341" t="s">
-        <v>56</v>
+        <v>710</v>
       </c>
       <c r="D1341">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E1341">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F1341" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1341" t="s">
-        <v>689</v>
+        <v>711</v>
       </c>
     </row>
     <row r="1342" spans="1:11">
       <c r="A1342">
         <v>1341</v>
       </c>
       <c r="B1342" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C1342" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="D1342">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E1342">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F1342" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1342" t="s">
-        <v>690</v>
+        <v>717</v>
       </c>
     </row>
     <row r="1343" spans="1:11">
       <c r="A1343">
         <v>1342</v>
       </c>
       <c r="B1343" t="s">
-        <v>71</v>
+        <v>10</v>
       </c>
       <c r="C1343" t="s">
-        <v>365</v>
+        <v>427</v>
       </c>
       <c r="D1343">
         <v>0</v>
       </c>
       <c r="E1343">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F1343" t="s">
         <v>8</v>
       </c>
       <c r="G1343" t="s">
-        <v>689</v>
+        <v>718</v>
       </c>
     </row>
     <row r="1344" spans="1:11">
       <c r="A1344">
         <v>1343</v>
       </c>
       <c r="B1344" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="C1344" t="s">
-        <v>341</v>
+        <v>15</v>
       </c>
       <c r="D1344">
         <v>0</v>
       </c>
       <c r="E1344">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="F1344" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1344" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
     </row>
     <row r="1345" spans="1:11">
       <c r="A1345">
         <v>1344</v>
       </c>
       <c r="B1345" t="s">
-        <v>228</v>
+        <v>15</v>
       </c>
       <c r="C1345" t="s">
-        <v>682</v>
+        <v>101</v>
       </c>
       <c r="D1345">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E1345">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F1345" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1345" t="s">
-        <v>675</v>
+        <v>719</v>
       </c>
     </row>
     <row r="1346" spans="1:11">
       <c r="A1346">
         <v>1345</v>
       </c>
       <c r="B1346" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C1346" t="s">
-        <v>79</v>
+        <v>95</v>
       </c>
       <c r="D1346">
         <v>0</v>
       </c>
       <c r="E1346">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="F1346" t="s">
         <v>8</v>
       </c>
       <c r="G1346" t="s">
-        <v>692</v>
+        <v>720</v>
       </c>
     </row>
     <row r="1347" spans="1:11">
       <c r="A1347">
         <v>1346</v>
       </c>
       <c r="B1347" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C1347" t="s">
-        <v>150</v>
+        <v>172</v>
       </c>
       <c r="D1347">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E1347">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F1347" t="s">
         <v>8</v>
       </c>
       <c r="G1347" t="s">
-        <v>693</v>
+        <v>721</v>
       </c>
     </row>
     <row r="1348" spans="1:11">
       <c r="A1348">
         <v>1347</v>
       </c>
       <c r="B1348" t="s">
-        <v>86</v>
+        <v>55</v>
       </c>
       <c r="C1348" t="s">
-        <v>149</v>
+        <v>599</v>
       </c>
       <c r="D1348">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E1348">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="F1348" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1348" t="s">
-        <v>692</v>
+        <v>722</v>
       </c>
     </row>
     <row r="1349" spans="1:11">
       <c r="A1349">
         <v>1348</v>
       </c>
       <c r="B1349" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="C1349" t="s">
-        <v>382</v>
+        <v>101</v>
       </c>
       <c r="D1349">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="E1349">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="F1349" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1349" t="s">
-        <v>694</v>
+        <v>723</v>
       </c>
     </row>
     <row r="1350" spans="1:11">
       <c r="A1350">
         <v>1349</v>
       </c>
       <c r="B1350" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="C1350" t="s">
-        <v>71</v>
+        <v>724</v>
       </c>
       <c r="D1350">
         <v>0</v>
       </c>
       <c r="E1350">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F1350" t="s">
         <v>8</v>
       </c>
       <c r="G1350" t="s">
-        <v>601</v>
+        <v>725</v>
       </c>
     </row>
     <row r="1351" spans="1:11">
       <c r="A1351">
         <v>1350</v>
       </c>
       <c r="B1351" t="s">
         <v>15</v>
       </c>
       <c r="C1351" t="s">
         <v>15</v>
       </c>
       <c r="D1351">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="E1351">
         <v>17</v>
       </c>
       <c r="F1351" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1351" t="s">
-        <v>695</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1352" spans="1:11">
       <c r="A1352">
         <v>1351</v>
       </c>
       <c r="B1352" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C1352" t="s">
-        <v>91</v>
+        <v>108</v>
       </c>
       <c r="D1352">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E1352">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F1352" t="s">
         <v>8</v>
       </c>
       <c r="G1352" t="s">
-        <v>695</v>
+        <v>727</v>
       </c>
     </row>
     <row r="1353" spans="1:11">
       <c r="A1353">
         <v>1352</v>
       </c>
       <c r="B1353" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C1353" t="s">
-        <v>192</v>
+        <v>15</v>
       </c>
       <c r="D1353">
         <v>0</v>
       </c>
       <c r="E1353">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="F1353" t="s">
         <v>8</v>
       </c>
       <c r="G1353" t="s">
-        <v>696</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1354" spans="1:11">
       <c r="A1354">
         <v>1353</v>
       </c>
       <c r="B1354" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="C1354" t="s">
-        <v>93</v>
+        <v>49</v>
       </c>
       <c r="D1354">
         <v>0</v>
       </c>
       <c r="E1354">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F1354" t="s">
         <v>8</v>
       </c>
       <c r="G1354" t="s">
-        <v>697</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1355" spans="1:11">
       <c r="A1355">
         <v>1354</v>
       </c>
       <c r="B1355" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="C1355" t="s">
-        <v>118</v>
+        <v>652</v>
       </c>
       <c r="D1355">
         <v>0</v>
       </c>
       <c r="E1355">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F1355" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1355" t="s">
-        <v>696</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1356" spans="1:11">
       <c r="A1356">
         <v>1355</v>
       </c>
       <c r="B1356" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C1356" t="s">
-        <v>568</v>
+        <v>15</v>
       </c>
       <c r="D1356">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E1356">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="F1356" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1356" t="s">
-        <v>698</v>
+        <v>729</v>
       </c>
     </row>
     <row r="1357" spans="1:11">
       <c r="A1357">
         <v>1356</v>
       </c>
       <c r="B1357" t="s">
         <v>15</v>
       </c>
       <c r="C1357" t="s">
         <v>15</v>
       </c>
       <c r="D1357">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E1357">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F1357" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1357" t="s">
-        <v>692</v>
+        <v>729</v>
       </c>
     </row>
     <row r="1358" spans="1:11">
       <c r="A1358">
         <v>1357</v>
       </c>
       <c r="B1358" t="s">
         <v>15</v>
       </c>
       <c r="C1358" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="D1358">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="E1358">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F1358" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1358" t="s">
-        <v>699</v>
+        <v>729</v>
       </c>
     </row>
     <row r="1359" spans="1:11">
       <c r="A1359">
         <v>1358</v>
       </c>
       <c r="B1359" t="s">
-        <v>228</v>
+        <v>19</v>
       </c>
       <c r="C1359" t="s">
-        <v>700</v>
+        <v>114</v>
       </c>
       <c r="D1359">
         <v>0</v>
       </c>
       <c r="E1359">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F1359" t="s">
         <v>8</v>
       </c>
       <c r="G1359" t="s">
-        <v>701</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1360" spans="1:11">
       <c r="A1360">
         <v>1359</v>
       </c>
       <c r="B1360" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C1360" t="s">
-        <v>15</v>
+        <v>114</v>
       </c>
       <c r="D1360">
+        <v>0</v>
+      </c>
+      <c r="E1360">
         <v>1</v>
       </c>
-      <c r="E1360">
-[...1 lines deleted...]
-      </c>
       <c r="F1360" t="s">
         <v>8</v>
       </c>
       <c r="G1360" t="s">
-        <v>702</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1361" spans="1:11">
       <c r="A1361">
         <v>1360</v>
       </c>
       <c r="B1361" t="s">
-        <v>127</v>
+        <v>19</v>
       </c>
       <c r="C1361" t="s">
-        <v>159</v>
+        <v>114</v>
       </c>
       <c r="D1361">
         <v>0</v>
       </c>
       <c r="E1361">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="F1361" t="s">
         <v>8</v>
       </c>
       <c r="G1361" t="s">
-        <v>687</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1362" spans="1:11">
       <c r="A1362">
         <v>1361</v>
       </c>
       <c r="B1362" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C1362" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="D1362">
         <v>0</v>
       </c>
       <c r="E1362">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="F1362" t="s">
         <v>8</v>
       </c>
       <c r="G1362" t="s">
-        <v>703</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1363" spans="1:11">
       <c r="A1363">
         <v>1362</v>
       </c>
       <c r="B1363" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C1363" t="s">
-        <v>15</v>
+        <v>114</v>
       </c>
       <c r="D1363">
         <v>0</v>
       </c>
       <c r="E1363">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="F1363" t="s">
         <v>8</v>
       </c>
       <c r="G1363" t="s">
-        <v>702</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1364" spans="1:11">
       <c r="A1364">
         <v>1363</v>
       </c>
       <c r="B1364" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="C1364" t="s">
-        <v>15</v>
+        <v>263</v>
       </c>
       <c r="D1364">
         <v>0</v>
       </c>
       <c r="E1364">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F1364" t="s">
         <v>8</v>
       </c>
       <c r="G1364" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1365" spans="1:11">
       <c r="A1365">
         <v>1364</v>
       </c>
       <c r="B1365" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="C1365" t="s">
-        <v>15</v>
+        <v>263</v>
       </c>
       <c r="D1365">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E1365">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F1365" t="s">
         <v>8</v>
       </c>
       <c r="G1365" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1366" spans="1:11">
       <c r="A1366">
         <v>1365</v>
       </c>
       <c r="B1366" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C1366" t="s">
-        <v>593</v>
+        <v>101</v>
       </c>
       <c r="D1366">
         <v>0</v>
       </c>
       <c r="E1366">
         <v>15</v>
       </c>
       <c r="F1366" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1366" t="s">
-        <v>702</v>
+        <v>625</v>
       </c>
     </row>
     <row r="1367" spans="1:11">
       <c r="A1367">
         <v>1366</v>
       </c>
       <c r="B1367" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="C1367" t="s">
-        <v>31</v>
+        <v>136</v>
       </c>
       <c r="D1367">
         <v>0</v>
       </c>
       <c r="E1367">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="F1367" t="s">
         <v>8</v>
       </c>
       <c r="G1367" t="s">
-        <v>704</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1368" spans="1:11">
       <c r="A1368">
         <v>1367</v>
       </c>
       <c r="B1368" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="C1368" t="s">
-        <v>623</v>
+        <v>362</v>
       </c>
       <c r="D1368">
         <v>0</v>
       </c>
       <c r="E1368">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="F1368" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1368" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1369" spans="1:11">
       <c r="A1369">
         <v>1368</v>
       </c>
       <c r="B1369" t="s">
-        <v>86</v>
+        <v>55</v>
       </c>
       <c r="C1369" t="s">
-        <v>204</v>
+        <v>55</v>
       </c>
       <c r="D1369">
         <v>0</v>
       </c>
       <c r="E1369">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F1369" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1369" t="s">
-        <v>702</v>
+        <v>625</v>
       </c>
     </row>
     <row r="1370" spans="1:11">
       <c r="A1370">
         <v>1369</v>
       </c>
       <c r="B1370" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C1370" t="s">
-        <v>7</v>
+        <v>89</v>
       </c>
       <c r="D1370">
         <v>0</v>
       </c>
       <c r="E1370">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F1370" t="s">
         <v>8</v>
       </c>
       <c r="G1370" t="s">
-        <v>675</v>
+        <v>708</v>
       </c>
     </row>
     <row r="1371" spans="1:11">
       <c r="A1371">
         <v>1370</v>
       </c>
       <c r="B1371" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="C1371" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="D1371">
         <v>0</v>
       </c>
       <c r="E1371">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F1371" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1371" t="s">
-        <v>399</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1372" spans="1:11">
       <c r="A1372">
         <v>1371</v>
       </c>
       <c r="B1372" t="s">
         <v>15</v>
       </c>
       <c r="C1372" t="s">
-        <v>15</v>
+        <v>101</v>
       </c>
       <c r="D1372">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E1372">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F1372" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1372" t="s">
-        <v>399</v>
+        <v>716</v>
       </c>
     </row>
     <row r="1373" spans="1:11">
       <c r="A1373">
         <v>1372</v>
       </c>
       <c r="B1373" t="s">
         <v>15</v>
       </c>
       <c r="C1373" t="s">
         <v>15</v>
       </c>
       <c r="D1373">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E1373">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F1373" t="s">
         <v>8</v>
       </c>
       <c r="G1373" t="s">
-        <v>399</v>
+        <v>731</v>
       </c>
     </row>
     <row r="1374" spans="1:11">
       <c r="A1374">
         <v>1373</v>
       </c>
       <c r="B1374" t="s">
         <v>15</v>
       </c>
       <c r="C1374" t="s">
         <v>15</v>
       </c>
       <c r="D1374">
         <v>2</v>
       </c>
       <c r="E1374">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F1374" t="s">
         <v>8</v>
       </c>
       <c r="G1374" t="s">
-        <v>399</v>
+        <v>731</v>
       </c>
     </row>
     <row r="1375" spans="1:11">
       <c r="A1375">
         <v>1374</v>
       </c>
       <c r="B1375" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C1375" t="s">
-        <v>15</v>
+        <v>240</v>
       </c>
       <c r="D1375">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E1375">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F1375" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1375" t="s">
-        <v>399</v>
+        <v>732</v>
       </c>
     </row>
     <row r="1376" spans="1:11">
       <c r="A1376">
         <v>1375</v>
       </c>
       <c r="B1376" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="C1376" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D1376">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E1376">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F1376" t="s">
         <v>8</v>
       </c>
       <c r="G1376" t="s">
-        <v>399</v>
+        <v>733</v>
       </c>
     </row>
     <row r="1377" spans="1:11">
       <c r="A1377">
         <v>1376</v>
       </c>
       <c r="B1377" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="C1377" t="s">
-        <v>52</v>
+        <v>289</v>
       </c>
       <c r="D1377">
         <v>0</v>
       </c>
       <c r="E1377">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="F1377" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1377" t="s">
-        <v>20</v>
+        <v>732</v>
       </c>
     </row>
     <row r="1378" spans="1:11">
       <c r="A1378">
         <v>1377</v>
       </c>
       <c r="B1378" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C1378" t="s">
-        <v>15</v>
+        <v>289</v>
       </c>
       <c r="D1378">
         <v>0</v>
       </c>
       <c r="E1378">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F1378" t="s">
         <v>8</v>
       </c>
       <c r="G1378" t="s">
-        <v>399</v>
+        <v>732</v>
       </c>
     </row>
     <row r="1379" spans="1:11">
       <c r="A1379">
         <v>1378</v>
       </c>
       <c r="B1379" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="C1379" t="s">
-        <v>67</v>
+        <v>235</v>
       </c>
       <c r="D1379">
         <v>0</v>
       </c>
       <c r="E1379">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F1379" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1379" t="s">
-        <v>704</v>
+        <v>731</v>
       </c>
     </row>
     <row r="1380" spans="1:11">
       <c r="A1380">
         <v>1379</v>
       </c>
       <c r="B1380" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C1380" t="s">
-        <v>67</v>
+        <v>101</v>
       </c>
       <c r="D1380">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="E1380">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F1380" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1380" t="s">
-        <v>704</v>
+        <v>734</v>
       </c>
     </row>
     <row r="1381" spans="1:11">
       <c r="A1381">
         <v>1380</v>
       </c>
       <c r="B1381" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C1381" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D1381">
         <v>0</v>
       </c>
       <c r="E1381">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="F1381" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1381" t="s">
-        <v>704</v>
+        <v>735</v>
       </c>
     </row>
     <row r="1382" spans="1:11">
       <c r="A1382">
         <v>1381</v>
       </c>
       <c r="B1382" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C1382" t="s">
-        <v>67</v>
+        <v>129</v>
       </c>
       <c r="D1382">
         <v>0</v>
       </c>
       <c r="E1382">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F1382" t="s">
         <v>8</v>
       </c>
       <c r="G1382" t="s">
-        <v>704</v>
+        <v>735</v>
       </c>
     </row>
     <row r="1383" spans="1:11">
       <c r="A1383">
         <v>1382</v>
       </c>
       <c r="B1383" t="s">
-        <v>10</v>
+        <v>142</v>
       </c>
       <c r="C1383" t="s">
-        <v>67</v>
+        <v>579</v>
       </c>
       <c r="D1383">
         <v>0</v>
       </c>
       <c r="E1383">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F1383" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1383" t="s">
-        <v>704</v>
+        <v>735</v>
       </c>
     </row>
     <row r="1384" spans="1:11">
       <c r="A1384">
         <v>1383</v>
       </c>
       <c r="B1384" t="s">
-        <v>86</v>
+        <v>17</v>
       </c>
       <c r="C1384" t="s">
-        <v>204</v>
+        <v>17</v>
       </c>
       <c r="D1384">
         <v>0</v>
       </c>
       <c r="E1384">
         <v>0</v>
       </c>
       <c r="F1384" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1384" t="s">
-        <v>705</v>
+        <v>735</v>
       </c>
     </row>
     <row r="1385" spans="1:11">
       <c r="A1385">
         <v>1384</v>
       </c>
       <c r="B1385" t="s">
-        <v>86</v>
+        <v>42</v>
       </c>
       <c r="C1385" t="s">
-        <v>204</v>
+        <v>258</v>
       </c>
       <c r="D1385">
         <v>0</v>
       </c>
       <c r="E1385">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F1385" t="s">
         <v>8</v>
       </c>
       <c r="G1385" t="s">
-        <v>705</v>
+        <v>736</v>
       </c>
     </row>
     <row r="1386" spans="1:11">
       <c r="A1386">
         <v>1385</v>
       </c>
       <c r="B1386" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C1386" t="s">
-        <v>448</v>
+        <v>15</v>
       </c>
       <c r="D1386">
         <v>0</v>
       </c>
       <c r="E1386">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="F1386" t="s">
         <v>8</v>
       </c>
       <c r="G1386" t="s">
-        <v>705</v>
+        <v>38</v>
       </c>
     </row>
     <row r="1387" spans="1:11">
       <c r="A1387">
         <v>1386</v>
       </c>
       <c r="B1387" t="s">
         <v>7</v>
       </c>
       <c r="C1387" t="s">
-        <v>311</v>
+        <v>7</v>
       </c>
       <c r="D1387">
         <v>0</v>
       </c>
       <c r="E1387">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F1387" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1387" t="s">
-        <v>705</v>
+        <v>737</v>
       </c>
     </row>
     <row r="1388" spans="1:11">
       <c r="A1388">
         <v>1387</v>
       </c>
       <c r="B1388" t="s">
         <v>15</v>
       </c>
       <c r="C1388" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="D1388">
         <v>0</v>
       </c>
       <c r="E1388">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="F1388" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1388" t="s">
-        <v>680</v>
+        <v>731</v>
       </c>
     </row>
     <row r="1389" spans="1:11">
       <c r="A1389">
         <v>1388</v>
       </c>
       <c r="B1389" t="s">
         <v>15</v>
       </c>
       <c r="C1389" t="s">
-        <v>15</v>
+        <v>192</v>
       </c>
       <c r="D1389">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E1389">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F1389" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1389" t="s">
-        <v>705</v>
+        <v>731</v>
       </c>
     </row>
     <row r="1390" spans="1:11">
       <c r="A1390">
         <v>1389</v>
       </c>
       <c r="B1390" t="s">
         <v>15</v>
       </c>
       <c r="C1390" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="D1390">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E1390">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="F1390" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1390" t="s">
-        <v>691</v>
+        <v>735</v>
       </c>
     </row>
     <row r="1391" spans="1:11">
       <c r="A1391">
         <v>1390</v>
       </c>
       <c r="B1391" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C1391" t="s">
-        <v>180</v>
+        <v>81</v>
       </c>
       <c r="D1391">
         <v>0</v>
       </c>
       <c r="E1391">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F1391" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1391" t="s">
-        <v>706</v>
+        <v>738</v>
       </c>
     </row>
     <row r="1392" spans="1:11">
       <c r="A1392">
         <v>1391</v>
       </c>
       <c r="B1392" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="C1392" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="D1392">
         <v>0</v>
       </c>
       <c r="E1392">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F1392" t="s">
         <v>8</v>
       </c>
       <c r="G1392" t="s">
-        <v>707</v>
+        <v>625</v>
       </c>
     </row>
     <row r="1393" spans="1:11">
       <c r="A1393">
         <v>1392</v>
       </c>
       <c r="B1393" t="s">
-        <v>10</v>
+        <v>142</v>
       </c>
       <c r="C1393" t="s">
-        <v>234</v>
+        <v>579</v>
       </c>
       <c r="D1393">
         <v>0</v>
       </c>
       <c r="E1393">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F1393" t="s">
         <v>8</v>
       </c>
       <c r="G1393" t="s">
-        <v>706</v>
+        <v>739</v>
       </c>
     </row>
     <row r="1394" spans="1:11">
       <c r="A1394">
         <v>1393</v>
       </c>
       <c r="B1394" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C1394" t="s">
-        <v>234</v>
+        <v>101</v>
       </c>
       <c r="D1394">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="E1394">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F1394" t="s">
         <v>8</v>
       </c>
       <c r="G1394" t="s">
-        <v>706</v>
+        <v>739</v>
       </c>
     </row>
     <row r="1395" spans="1:11">
       <c r="A1395">
         <v>1394</v>
       </c>
       <c r="B1395" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C1395" t="s">
-        <v>91</v>
+        <v>606</v>
       </c>
       <c r="D1395">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="E1395">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F1395" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1395" t="s">
-        <v>708</v>
+        <v>740</v>
       </c>
     </row>
     <row r="1396" spans="1:11">
       <c r="A1396">
         <v>1395</v>
       </c>
       <c r="B1396" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C1396" t="s">
-        <v>38</v>
+        <v>606</v>
       </c>
       <c r="D1396">
         <v>0</v>
       </c>
       <c r="E1396">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F1396" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1396" t="s">
-        <v>709</v>
+        <v>740</v>
       </c>
     </row>
     <row r="1397" spans="1:11">
       <c r="A1397">
         <v>1396</v>
       </c>
       <c r="B1397" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="C1397" t="s">
-        <v>171</v>
+        <v>50</v>
       </c>
       <c r="D1397">
         <v>0</v>
       </c>
       <c r="E1397">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F1397" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1397" t="s">
-        <v>709</v>
+        <v>739</v>
       </c>
     </row>
     <row r="1398" spans="1:11">
       <c r="A1398">
         <v>1397</v>
       </c>
       <c r="B1398" t="s">
-        <v>124</v>
+        <v>17</v>
       </c>
       <c r="C1398" t="s">
-        <v>546</v>
+        <v>327</v>
       </c>
       <c r="D1398">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E1398">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F1398" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1398" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
     </row>
     <row r="1399" spans="1:11">
       <c r="A1399">
         <v>1398</v>
       </c>
       <c r="B1399" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C1399" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D1399">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E1399">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F1399" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1399" t="s">
-        <v>709</v>
+        <v>742</v>
       </c>
     </row>
     <row r="1400" spans="1:11">
       <c r="A1400">
         <v>1399</v>
       </c>
       <c r="B1400" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C1400" t="s">
-        <v>198</v>
+        <v>50</v>
       </c>
       <c r="D1400">
         <v>0</v>
       </c>
       <c r="E1400">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="F1400" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1400" t="s">
-        <v>710</v>
+        <v>739</v>
       </c>
     </row>
     <row r="1401" spans="1:11">
       <c r="A1401">
         <v>1400</v>
       </c>
       <c r="B1401" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C1401" t="s">
-        <v>7</v>
+        <v>89</v>
       </c>
       <c r="D1401">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E1401">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F1401" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1401" t="s">
-        <v>711</v>
+        <v>480</v>
       </c>
     </row>
     <row r="1402" spans="1:11">
       <c r="A1402">
         <v>1401</v>
       </c>
       <c r="B1402" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C1402" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D1402">
         <v>0</v>
       </c>
       <c r="E1402">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F1402" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1402" t="s">
-        <v>709</v>
+        <v>739</v>
       </c>
     </row>
     <row r="1403" spans="1:11">
       <c r="A1403">
         <v>1402</v>
       </c>
       <c r="B1403" t="s">
         <v>10</v>
       </c>
       <c r="C1403" t="s">
-        <v>82</v>
+        <v>127</v>
       </c>
       <c r="D1403">
         <v>0</v>
       </c>
       <c r="E1403">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F1403" t="s">
         <v>8</v>
       </c>
       <c r="G1403" t="s">
-        <v>712</v>
+        <v>480</v>
       </c>
     </row>
     <row r="1404" spans="1:11">
       <c r="A1404">
         <v>1403</v>
       </c>
       <c r="B1404" t="s">
         <v>15</v>
       </c>
       <c r="C1404" t="s">
         <v>15</v>
       </c>
       <c r="D1404">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E1404">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F1404" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1404" t="s">
-        <v>65</v>
+        <v>743</v>
       </c>
     </row>
     <row r="1405" spans="1:11">
       <c r="A1405">
         <v>1404</v>
       </c>
       <c r="B1405" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="C1405" t="s">
-        <v>576</v>
+        <v>15</v>
       </c>
       <c r="D1405">
         <v>0</v>
       </c>
       <c r="E1405">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="F1405" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1405" t="s">
-        <v>713</v>
+        <v>744</v>
       </c>
     </row>
     <row r="1406" spans="1:11">
       <c r="A1406">
         <v>1405</v>
       </c>
       <c r="B1406" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="C1406" t="s">
-        <v>576</v>
+        <v>15</v>
       </c>
       <c r="D1406">
         <v>0</v>
       </c>
       <c r="E1406">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F1406" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1406" t="s">
-        <v>713</v>
+        <v>744</v>
       </c>
     </row>
     <row r="1407" spans="1:11">
       <c r="A1407">
         <v>1406</v>
       </c>
       <c r="B1407" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="C1407" t="s">
-        <v>274</v>
+        <v>15</v>
       </c>
       <c r="D1407">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E1407">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="F1407" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1407" t="s">
-        <v>714</v>
+        <v>744</v>
       </c>
     </row>
     <row r="1408" spans="1:11">
       <c r="A1408">
         <v>1407</v>
       </c>
       <c r="B1408" t="s">
-        <v>86</v>
+        <v>15</v>
       </c>
       <c r="C1408" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="D1408">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="E1408">
         <v>15</v>
       </c>
       <c r="F1408" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1408" t="s">
-        <v>715</v>
+        <v>739</v>
       </c>
     </row>
     <row r="1409" spans="1:11">
       <c r="A1409">
         <v>1408</v>
       </c>
       <c r="B1409" t="s">
         <v>15</v>
       </c>
       <c r="C1409" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="D1409">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E1409">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="F1409" t="s">
         <v>8</v>
       </c>
       <c r="G1409" t="s">
-        <v>439</v>
+        <v>736</v>
       </c>
     </row>
     <row r="1410" spans="1:11">
       <c r="A1410">
         <v>1409</v>
       </c>
       <c r="B1410" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="C1410" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="D1410">
         <v>0</v>
       </c>
       <c r="E1410">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F1410" t="s">
         <v>8</v>
       </c>
       <c r="G1410" t="s">
-        <v>439</v>
+        <v>77</v>
       </c>
     </row>
     <row r="1411" spans="1:11">
       <c r="A1411">
         <v>1410</v>
       </c>
       <c r="B1411" t="s">
         <v>15</v>
       </c>
       <c r="C1411" t="s">
-        <v>15</v>
+        <v>192</v>
       </c>
       <c r="D1411">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E1411">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F1411" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1411" t="s">
-        <v>716</v>
+        <v>77</v>
       </c>
     </row>
     <row r="1412" spans="1:11">
       <c r="A1412">
         <v>1411</v>
       </c>
       <c r="B1412" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="C1412" t="s">
-        <v>15</v>
+        <v>745</v>
       </c>
       <c r="D1412">
         <v>0</v>
       </c>
       <c r="E1412">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F1412" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1412" t="s">
-        <v>717</v>
+        <v>746</v>
       </c>
     </row>
     <row r="1413" spans="1:11">
       <c r="A1413">
         <v>1412</v>
       </c>
       <c r="B1413" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C1413" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D1413">
         <v>0</v>
       </c>
       <c r="E1413">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F1413" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1413" t="s">
-        <v>717</v>
+        <v>747</v>
       </c>
     </row>
     <row r="1414" spans="1:11">
       <c r="A1414">
         <v>1413</v>
       </c>
       <c r="B1414" t="s">
         <v>15</v>
       </c>
       <c r="C1414" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
       <c r="D1414">
         <v>0</v>
       </c>
       <c r="E1414">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F1414" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1414" t="s">
-        <v>717</v>
+        <v>747</v>
       </c>
     </row>
     <row r="1415" spans="1:11">
       <c r="A1415">
         <v>1414</v>
       </c>
       <c r="B1415" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C1415" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="D1415">
         <v>0</v>
       </c>
       <c r="E1415">
         <v>14</v>
       </c>
       <c r="F1415" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1415" t="s">
-        <v>717</v>
+        <v>736</v>
       </c>
     </row>
     <row r="1416" spans="1:11">
       <c r="A1416">
         <v>1415</v>
       </c>
       <c r="B1416" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="C1416" t="s">
-        <v>15</v>
+        <v>134</v>
       </c>
       <c r="D1416">
         <v>0</v>
       </c>
       <c r="E1416">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F1416" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1416" t="s">
-        <v>710</v>
+        <v>748</v>
       </c>
     </row>
     <row r="1417" spans="1:11">
       <c r="A1417">
         <v>1416</v>
       </c>
       <c r="B1417" t="s">
-        <v>127</v>
+        <v>19</v>
       </c>
       <c r="C1417" t="s">
-        <v>137</v>
+        <v>114</v>
       </c>
       <c r="D1417">
         <v>0</v>
       </c>
       <c r="E1417">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F1417" t="s">
         <v>8</v>
       </c>
       <c r="G1417" t="s">
-        <v>47</v>
+        <v>749</v>
       </c>
     </row>
     <row r="1418" spans="1:11">
       <c r="A1418">
         <v>1417</v>
       </c>
       <c r="B1418" t="s">
         <v>15</v>
       </c>
       <c r="C1418" t="s">
-        <v>114</v>
+        <v>15</v>
       </c>
       <c r="D1418">
         <v>0</v>
       </c>
       <c r="E1418">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F1418" t="s">
         <v>8</v>
       </c>
       <c r="G1418" t="s">
-        <v>47</v>
+        <v>748</v>
       </c>
     </row>
     <row r="1419" spans="1:11">
       <c r="A1419">
         <v>1418</v>
       </c>
       <c r="B1419" t="s">
-        <v>228</v>
+        <v>19</v>
       </c>
       <c r="C1419" t="s">
-        <v>718</v>
+        <v>114</v>
       </c>
       <c r="D1419">
         <v>0</v>
       </c>
       <c r="E1419">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F1419" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1419" t="s">
-        <v>719</v>
+        <v>749</v>
       </c>
     </row>
     <row r="1420" spans="1:11">
       <c r="A1420">
         <v>1419</v>
       </c>
       <c r="B1420" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C1420" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D1420">
         <v>0</v>
       </c>
       <c r="E1420">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F1420" t="s">
         <v>8</v>
       </c>
       <c r="G1420" t="s">
-        <v>720</v>
+        <v>748</v>
       </c>
     </row>
     <row r="1421" spans="1:11">
       <c r="A1421">
         <v>1420</v>
       </c>
       <c r="B1421" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C1421" t="s">
-        <v>73</v>
+        <v>114</v>
       </c>
       <c r="D1421">
         <v>0</v>
       </c>
       <c r="E1421">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="F1421" t="s">
         <v>8</v>
       </c>
       <c r="G1421" t="s">
-        <v>720</v>
+        <v>749</v>
       </c>
     </row>
     <row r="1422" spans="1:11">
       <c r="A1422">
         <v>1421</v>
       </c>
       <c r="B1422" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="C1422" t="s">
-        <v>128</v>
+        <v>101</v>
       </c>
       <c r="D1422">
         <v>0</v>
       </c>
       <c r="E1422">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F1422" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1422" t="s">
-        <v>710</v>
+        <v>569</v>
       </c>
     </row>
     <row r="1423" spans="1:11">
       <c r="A1423">
         <v>1422</v>
       </c>
       <c r="B1423" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="C1423" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D1423">
         <v>0</v>
       </c>
       <c r="E1423">
         <v>16</v>
       </c>
       <c r="F1423" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1423" t="s">
-        <v>721</v>
+        <v>748</v>
       </c>
     </row>
     <row r="1424" spans="1:11">
       <c r="A1424">
         <v>1423</v>
       </c>
       <c r="B1424" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="C1424" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="D1424">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E1424">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F1424" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1424" t="s">
-        <v>721</v>
+        <v>750</v>
       </c>
     </row>
     <row r="1425" spans="1:11">
       <c r="A1425">
         <v>1424</v>
       </c>
       <c r="B1425" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="C1425" t="s">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="D1425">
         <v>0</v>
       </c>
       <c r="E1425">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F1425" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1425" t="s">
-        <v>721</v>
+        <v>739</v>
       </c>
     </row>
     <row r="1426" spans="1:11">
       <c r="A1426">
         <v>1425</v>
       </c>
       <c r="B1426" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="C1426" t="s">
-        <v>150</v>
+        <v>222</v>
       </c>
       <c r="D1426">
         <v>0</v>
       </c>
       <c r="E1426">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="F1426" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1426" t="s">
-        <v>20</v>
+        <v>751</v>
       </c>
     </row>
     <row r="1427" spans="1:11">
       <c r="A1427">
         <v>1426</v>
       </c>
       <c r="B1427" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="C1427" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="D1427">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E1427">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F1427" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1427" t="s">
-        <v>721</v>
+        <v>739</v>
       </c>
     </row>
     <row r="1428" spans="1:11">
       <c r="A1428">
         <v>1427</v>
       </c>
       <c r="B1428" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C1428" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="D1428">
         <v>0</v>
       </c>
       <c r="E1428">
         <v>15</v>
       </c>
       <c r="F1428" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1428" t="s">
-        <v>721</v>
+        <v>750</v>
       </c>
     </row>
     <row r="1429" spans="1:11">
       <c r="A1429">
         <v>1428</v>
       </c>
       <c r="B1429" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="C1429" t="s">
-        <v>82</v>
+        <v>58</v>
       </c>
       <c r="D1429">
         <v>0</v>
       </c>
       <c r="E1429">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F1429" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1429" t="s">
-        <v>721</v>
+        <v>751</v>
       </c>
     </row>
     <row r="1430" spans="1:11">
       <c r="A1430">
         <v>1429</v>
       </c>
       <c r="B1430" t="s">
-        <v>127</v>
+        <v>42</v>
       </c>
       <c r="C1430" t="s">
-        <v>159</v>
+        <v>752</v>
       </c>
       <c r="D1430">
         <v>0</v>
       </c>
       <c r="E1430">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="F1430" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1430" t="s">
-        <v>722</v>
+        <v>753</v>
       </c>
     </row>
     <row r="1431" spans="1:11">
       <c r="A1431">
         <v>1430</v>
       </c>
       <c r="B1431" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="C1431" t="s">
-        <v>159</v>
+        <v>14</v>
       </c>
       <c r="D1431">
         <v>0</v>
       </c>
       <c r="E1431">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F1431" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1431" t="s">
-        <v>722</v>
+        <v>466</v>
       </c>
     </row>
     <row r="1432" spans="1:11">
       <c r="A1432">
         <v>1431</v>
       </c>
       <c r="B1432" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="C1432" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="D1432">
         <v>0</v>
       </c>
       <c r="E1432">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F1432" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1432" t="s">
-        <v>722</v>
+        <v>750</v>
       </c>
     </row>
     <row r="1433" spans="1:11">
       <c r="A1433">
         <v>1432</v>
       </c>
       <c r="B1433" t="s">
-        <v>24</v>
+        <v>147</v>
       </c>
       <c r="C1433" t="s">
-        <v>688</v>
+        <v>249</v>
       </c>
       <c r="D1433">
         <v>0</v>
       </c>
       <c r="E1433">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F1433" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1433" t="s">
-        <v>692</v>
+        <v>750</v>
       </c>
     </row>
     <row r="1434" spans="1:11">
       <c r="A1434">
         <v>1433</v>
       </c>
       <c r="B1434" t="s">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="C1434" t="s">
-        <v>204</v>
+        <v>263</v>
       </c>
       <c r="D1434">
         <v>0</v>
       </c>
       <c r="E1434">
         <v>13</v>
       </c>
       <c r="F1434" t="s">
         <v>8</v>
       </c>
       <c r="G1434" t="s">
-        <v>723</v>
+        <v>754</v>
       </c>
     </row>
     <row r="1435" spans="1:11">
       <c r="A1435">
         <v>1434</v>
       </c>
       <c r="B1435" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="C1435" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="D1435">
         <v>0</v>
       </c>
       <c r="E1435">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F1435" t="s">
         <v>8</v>
       </c>
       <c r="G1435" t="s">
-        <v>395</v>
+        <v>750</v>
       </c>
     </row>
     <row r="1436" spans="1:11">
       <c r="A1436">
         <v>1435</v>
       </c>
       <c r="B1436" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="C1436" t="s">
-        <v>688</v>
+        <v>752</v>
       </c>
       <c r="D1436">
         <v>0</v>
       </c>
       <c r="E1436">
         <v>1</v>
       </c>
       <c r="F1436" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1436" t="s">
-        <v>65</v>
+        <v>755</v>
       </c>
     </row>
     <row r="1437" spans="1:11">
       <c r="A1437">
         <v>1436</v>
       </c>
       <c r="B1437" t="s">
-        <v>7</v>
+        <v>67</v>
       </c>
       <c r="C1437" t="s">
-        <v>7</v>
+        <v>68</v>
       </c>
       <c r="D1437">
         <v>0</v>
       </c>
       <c r="E1437">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F1437" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1437" t="s">
-        <v>68</v>
+        <v>266</v>
       </c>
     </row>
     <row r="1438" spans="1:11">
       <c r="A1438">
         <v>1437</v>
       </c>
       <c r="B1438" t="s">
-        <v>107</v>
+        <v>67</v>
       </c>
       <c r="C1438" t="s">
-        <v>107</v>
+        <v>591</v>
       </c>
       <c r="D1438">
         <v>0</v>
       </c>
       <c r="E1438">
         <v>0</v>
       </c>
       <c r="F1438" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1438" t="s">
-        <v>395</v>
+        <v>266</v>
       </c>
     </row>
     <row r="1439" spans="1:11">
       <c r="A1439">
         <v>1438</v>
       </c>
       <c r="B1439" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="C1439" t="s">
-        <v>470</v>
+        <v>19</v>
       </c>
       <c r="D1439">
         <v>0</v>
       </c>
       <c r="E1439">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="F1439" t="s">
         <v>8</v>
       </c>
       <c r="G1439" t="s">
-        <v>713</v>
+        <v>756</v>
       </c>
     </row>
     <row r="1440" spans="1:11">
       <c r="A1440">
         <v>1439</v>
       </c>
       <c r="B1440" t="s">
-        <v>49</v>
+        <v>7</v>
       </c>
       <c r="C1440" t="s">
-        <v>597</v>
+        <v>7</v>
       </c>
       <c r="D1440">
         <v>0</v>
       </c>
       <c r="E1440">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F1440" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1440" t="s">
-        <v>684</v>
+        <v>115</v>
       </c>
     </row>
     <row r="1441" spans="1:11">
       <c r="A1441">
         <v>1440</v>
       </c>
       <c r="B1441" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C1441" t="s">
-        <v>79</v>
+        <v>19</v>
       </c>
       <c r="D1441">
         <v>0</v>
       </c>
       <c r="E1441">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F1441" t="s">
         <v>8</v>
       </c>
       <c r="G1441" t="s">
-        <v>724</v>
+        <v>756</v>
       </c>
     </row>
     <row r="1442" spans="1:11">
       <c r="A1442">
         <v>1441</v>
       </c>
       <c r="B1442" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C1442" t="s">
-        <v>79</v>
+        <v>19</v>
       </c>
       <c r="D1442">
         <v>0</v>
       </c>
       <c r="E1442">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F1442" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1442" t="s">
-        <v>724</v>
+        <v>756</v>
       </c>
     </row>
     <row r="1443" spans="1:11">
       <c r="A1443">
         <v>1442</v>
       </c>
       <c r="B1443" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C1443" t="s">
-        <v>67</v>
+        <v>108</v>
       </c>
       <c r="D1443">
         <v>0</v>
       </c>
       <c r="E1443">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="F1443" t="s">
         <v>8</v>
       </c>
       <c r="G1443" t="s">
-        <v>724</v>
+        <v>756</v>
       </c>
     </row>
     <row r="1444" spans="1:11">
       <c r="A1444">
         <v>1443</v>
       </c>
       <c r="B1444" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="C1444" t="s">
-        <v>64</v>
+        <v>87</v>
       </c>
       <c r="D1444">
         <v>0</v>
       </c>
       <c r="E1444">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F1444" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1444" t="s">
-        <v>725</v>
+        <v>731</v>
       </c>
     </row>
     <row r="1445" spans="1:11">
       <c r="A1445">
         <v>1444</v>
       </c>
       <c r="B1445" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="C1445" t="s">
-        <v>64</v>
+        <v>757</v>
       </c>
       <c r="D1445">
         <v>0</v>
       </c>
       <c r="E1445">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F1445" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1445" t="s">
-        <v>68</v>
+        <v>740</v>
       </c>
     </row>
     <row r="1446" spans="1:11">
       <c r="A1446">
         <v>1445</v>
       </c>
       <c r="B1446" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="C1446" t="s">
-        <v>64</v>
+        <v>23</v>
       </c>
       <c r="D1446">
         <v>0</v>
       </c>
       <c r="E1446">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F1446" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1446" t="s">
-        <v>68</v>
+        <v>756</v>
       </c>
     </row>
     <row r="1447" spans="1:11">
       <c r="A1447">
         <v>1446</v>
       </c>
       <c r="B1447" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="C1447" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="D1447">
         <v>0</v>
       </c>
       <c r="E1447">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F1447" t="s">
         <v>8</v>
       </c>
       <c r="G1447" t="s">
-        <v>68</v>
+        <v>758</v>
       </c>
     </row>
     <row r="1448" spans="1:11">
       <c r="A1448">
         <v>1447</v>
       </c>
       <c r="B1448" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="C1448" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="D1448">
         <v>0</v>
       </c>
       <c r="E1448">
         <v>0</v>
       </c>
       <c r="F1448" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1448" t="s">
-        <v>68</v>
+        <v>758</v>
       </c>
     </row>
     <row r="1449" spans="1:11">
       <c r="A1449">
         <v>1448</v>
       </c>
       <c r="B1449" t="s">
-        <v>86</v>
+        <v>23</v>
       </c>
       <c r="C1449" t="s">
-        <v>87</v>
+        <v>23</v>
       </c>
       <c r="D1449">
         <v>0</v>
       </c>
       <c r="E1449">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F1449" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1449" t="s">
-        <v>20</v>
+        <v>759</v>
       </c>
     </row>
     <row r="1450" spans="1:11">
       <c r="A1450">
         <v>1449</v>
       </c>
       <c r="B1450" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="C1450" t="s">
-        <v>597</v>
+        <v>95</v>
       </c>
       <c r="D1450">
         <v>0</v>
       </c>
       <c r="E1450">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F1450" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1450" t="s">
-        <v>698</v>
+        <v>759</v>
       </c>
     </row>
     <row r="1451" spans="1:11">
       <c r="A1451">
         <v>1450</v>
       </c>
       <c r="B1451" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C1451" t="s">
-        <v>118</v>
+        <v>760</v>
       </c>
       <c r="D1451">
         <v>0</v>
       </c>
       <c r="E1451">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="F1451" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1451" t="s">
-        <v>724</v>
+        <v>759</v>
       </c>
     </row>
     <row r="1452" spans="1:11">
       <c r="A1452">
         <v>1451</v>
       </c>
       <c r="B1452" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C1452" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="D1452">
         <v>0</v>
       </c>
       <c r="E1452">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="F1452" t="s">
         <v>8</v>
       </c>
       <c r="G1452" t="s">
-        <v>726</v>
+        <v>758</v>
       </c>
     </row>
     <row r="1453" spans="1:11">
       <c r="A1453">
         <v>1452</v>
       </c>
       <c r="B1453" t="s">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="C1453" t="s">
-        <v>84</v>
+        <v>127</v>
       </c>
       <c r="D1453">
         <v>0</v>
       </c>
       <c r="E1453">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F1453" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1453" t="s">
-        <v>727</v>
+        <v>761</v>
       </c>
     </row>
     <row r="1454" spans="1:11">
       <c r="A1454">
         <v>1453</v>
       </c>
       <c r="B1454" t="s">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="C1454" t="s">
-        <v>84</v>
+        <v>127</v>
       </c>
       <c r="D1454">
         <v>0</v>
       </c>
       <c r="E1454">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F1454" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1454" t="s">
-        <v>727</v>
+        <v>115</v>
       </c>
     </row>
     <row r="1455" spans="1:11">
       <c r="A1455">
         <v>1454</v>
       </c>
       <c r="B1455" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="C1455" t="s">
-        <v>31</v>
+        <v>127</v>
       </c>
       <c r="D1455">
         <v>0</v>
       </c>
       <c r="E1455">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F1455" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1455" t="s">
-        <v>728</v>
+        <v>115</v>
       </c>
     </row>
     <row r="1456" spans="1:11">
       <c r="A1456">
         <v>1455</v>
       </c>
       <c r="B1456" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C1456" t="s">
-        <v>15</v>
+        <v>127</v>
       </c>
       <c r="D1456">
         <v>0</v>
       </c>
       <c r="E1456">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F1456" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1456" t="s">
-        <v>220</v>
+        <v>115</v>
       </c>
     </row>
     <row r="1457" spans="1:11">
       <c r="A1457">
         <v>1456</v>
       </c>
       <c r="B1457" t="s">
         <v>10</v>
       </c>
       <c r="C1457" t="s">
-        <v>192</v>
+        <v>127</v>
       </c>
       <c r="D1457">
         <v>0</v>
       </c>
       <c r="E1457">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F1457" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1457" t="s">
-        <v>729</v>
+        <v>115</v>
       </c>
     </row>
     <row r="1458" spans="1:11">
       <c r="A1458">
         <v>1457</v>
       </c>
       <c r="B1458" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C1458" t="s">
-        <v>167</v>
+        <v>101</v>
       </c>
       <c r="D1458">
         <v>0</v>
       </c>
       <c r="E1458">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="F1458" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1458" t="s">
-        <v>730</v>
+        <v>762</v>
       </c>
     </row>
     <row r="1459" spans="1:11">
       <c r="A1459">
         <v>1458</v>
       </c>
       <c r="B1459" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="C1459" t="s">
-        <v>37</v>
+        <v>101</v>
       </c>
       <c r="D1459">
         <v>0</v>
       </c>
       <c r="E1459">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F1459" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1459" t="s">
-        <v>731</v>
+        <v>759</v>
       </c>
     </row>
     <row r="1460" spans="1:11">
       <c r="A1460">
         <v>1459</v>
       </c>
       <c r="B1460" t="s">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="C1460" t="s">
-        <v>98</v>
+        <v>54</v>
       </c>
       <c r="D1460">
         <v>0</v>
       </c>
       <c r="E1460">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F1460" t="s">
         <v>8</v>
       </c>
       <c r="G1460" t="s">
-        <v>731</v>
+        <v>756</v>
       </c>
     </row>
     <row r="1461" spans="1:11">
       <c r="A1461">
         <v>1460</v>
       </c>
       <c r="B1461" t="s">
         <v>15</v>
       </c>
       <c r="C1461" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="D1461">
         <v>0</v>
       </c>
       <c r="E1461">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="F1461" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1461" t="s">
-        <v>731</v>
+        <v>762</v>
       </c>
     </row>
     <row r="1462" spans="1:11">
       <c r="A1462">
         <v>1461</v>
       </c>
       <c r="B1462" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="C1462" t="s">
-        <v>91</v>
+        <v>49</v>
       </c>
       <c r="D1462">
         <v>0</v>
       </c>
       <c r="E1462">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F1462" t="s">
         <v>8</v>
       </c>
       <c r="G1462" t="s">
-        <v>621</v>
+        <v>763</v>
       </c>
     </row>
     <row r="1463" spans="1:11">
       <c r="A1463">
         <v>1462</v>
       </c>
       <c r="B1463" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="C1463" t="s">
-        <v>91</v>
+        <v>32</v>
       </c>
       <c r="D1463">
         <v>0</v>
       </c>
       <c r="E1463">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F1463" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1463" t="s">
-        <v>621</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1464" spans="1:11">
       <c r="A1464">
         <v>1463</v>
       </c>
       <c r="B1464" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="C1464" t="s">
-        <v>91</v>
+        <v>32</v>
       </c>
       <c r="D1464">
         <v>0</v>
       </c>
       <c r="E1464">
         <v>0</v>
       </c>
       <c r="F1464" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1464" t="s">
-        <v>621</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1465" spans="1:11">
       <c r="A1465">
         <v>1464</v>
       </c>
       <c r="B1465" t="s">
         <v>15</v>
       </c>
       <c r="C1465" t="s">
-        <v>91</v>
+        <v>192</v>
       </c>
       <c r="D1465">
         <v>0</v>
       </c>
       <c r="E1465">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F1465" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1465" t="s">
-        <v>621</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1466" spans="1:11">
       <c r="A1466">
         <v>1465</v>
       </c>
       <c r="B1466" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="C1466" t="s">
-        <v>118</v>
+        <v>478</v>
       </c>
       <c r="D1466">
         <v>0</v>
       </c>
       <c r="E1466">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F1466" t="s">
         <v>8</v>
       </c>
       <c r="G1466" t="s">
-        <v>621</v>
+        <v>764</v>
       </c>
     </row>
     <row r="1467" spans="1:11">
       <c r="A1467">
         <v>1466</v>
       </c>
       <c r="B1467" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C1467" t="s">
-        <v>117</v>
+        <v>19</v>
       </c>
       <c r="D1467">
         <v>0</v>
       </c>
       <c r="E1467">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F1467" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1467" t="s">
-        <v>20</v>
+        <v>762</v>
       </c>
     </row>
     <row r="1468" spans="1:11">
       <c r="A1468">
         <v>1467</v>
       </c>
       <c r="B1468" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C1468" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D1468">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E1468">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F1468" t="s">
         <v>8</v>
       </c>
       <c r="G1468" t="s">
-        <v>722</v>
+        <v>762</v>
       </c>
     </row>
     <row r="1469" spans="1:11">
       <c r="A1469">
         <v>1468</v>
       </c>
       <c r="B1469" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="C1469" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="D1469">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E1469">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F1469" t="s">
         <v>8</v>
       </c>
       <c r="G1469" t="s">
-        <v>722</v>
+        <v>762</v>
       </c>
     </row>
     <row r="1470" spans="1:11">
       <c r="A1470">
         <v>1469</v>
       </c>
       <c r="B1470" t="s">
-        <v>124</v>
+        <v>53</v>
       </c>
       <c r="C1470" t="s">
-        <v>125</v>
+        <v>54</v>
       </c>
       <c r="D1470">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E1470">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="F1470" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1470" t="s">
-        <v>731</v>
+        <v>762</v>
       </c>
     </row>
     <row r="1471" spans="1:11">
       <c r="A1471">
         <v>1470</v>
       </c>
       <c r="B1471" t="s">
         <v>15</v>
       </c>
       <c r="C1471" t="s">
-        <v>145</v>
+        <v>15</v>
       </c>
       <c r="D1471">
         <v>0</v>
       </c>
       <c r="E1471">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F1471" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1471" t="s">
-        <v>17</v>
+        <v>277</v>
       </c>
     </row>
     <row r="1472" spans="1:11">
       <c r="A1472">
         <v>1471</v>
       </c>
       <c r="B1472" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C1472" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="D1472">
         <v>0</v>
       </c>
       <c r="E1472">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F1472" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1472" t="s">
-        <v>729</v>
+        <v>765</v>
       </c>
     </row>
     <row r="1473" spans="1:11">
       <c r="A1473">
         <v>1472</v>
       </c>
       <c r="B1473" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="C1473" t="s">
-        <v>15</v>
+        <v>168</v>
       </c>
       <c r="D1473">
         <v>0</v>
       </c>
       <c r="E1473">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="F1473" t="s">
         <v>8</v>
       </c>
       <c r="G1473" t="s">
-        <v>732</v>
+        <v>766</v>
       </c>
     </row>
     <row r="1474" spans="1:11">
       <c r="A1474">
         <v>1473</v>
       </c>
       <c r="B1474" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C1474" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="D1474">
         <v>0</v>
       </c>
       <c r="E1474">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F1474" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1474" t="s">
-        <v>732</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1475" spans="1:11">
       <c r="A1475">
         <v>1474</v>
       </c>
       <c r="B1475" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="C1475" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="D1475">
         <v>0</v>
       </c>
       <c r="E1475">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F1475" t="s">
         <v>8</v>
       </c>
       <c r="G1475" t="s">
-        <v>17</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1476" spans="1:11">
       <c r="A1476">
         <v>1475</v>
       </c>
       <c r="B1476" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="C1476" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="D1476">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E1476">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F1476" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G1476" t="s">
-        <v>732</v>
+        <v>768</v>
       </c>
     </row>
     <row r="1477" spans="1:11">
       <c r="A1477">
         <v>1476</v>
       </c>
       <c r="B1477" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C1477" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D1477">
         <v>0</v>
       </c>
       <c r="E1477">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F1477" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1477" t="s">
-        <v>436</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1478" spans="1:11">
       <c r="A1478">
         <v>1477</v>
       </c>
       <c r="B1478" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C1478" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="D1478">
         <v>0</v>
       </c>
       <c r="E1478">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F1478" t="s">
         <v>8</v>
       </c>
       <c r="G1478" t="s">
-        <v>436</v>
+        <v>651</v>
       </c>
     </row>
     <row r="1479" spans="1:11">
       <c r="A1479">
         <v>1478</v>
       </c>
       <c r="B1479" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C1479" t="s">
-        <v>79</v>
+        <v>533</v>
       </c>
       <c r="D1479">
         <v>0</v>
       </c>
       <c r="E1479">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F1479" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1479" t="s">
-        <v>733</v>
+        <v>769</v>
       </c>
     </row>
     <row r="1480" spans="1:11">
       <c r="A1480">
         <v>1479</v>
       </c>
       <c r="B1480" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C1480" t="s">
-        <v>10</v>
+        <v>101</v>
       </c>
       <c r="D1480">
         <v>0</v>
       </c>
       <c r="E1480">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="F1480" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1480" t="s">
-        <v>9</v>
+        <v>651</v>
       </c>
     </row>
     <row r="1481" spans="1:11">
       <c r="A1481">
         <v>1480</v>
       </c>
       <c r="B1481" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C1481" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D1481">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E1481">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F1481" t="s">
         <v>8</v>
       </c>
       <c r="G1481" t="s">
-        <v>9</v>
+        <v>768</v>
       </c>
     </row>
     <row r="1482" spans="1:11">
       <c r="A1482">
         <v>1481</v>
       </c>
       <c r="B1482" t="s">
         <v>15</v>
       </c>
       <c r="C1482" t="s">
-        <v>15</v>
+        <v>101</v>
       </c>
       <c r="D1482">
         <v>0</v>
       </c>
       <c r="E1482">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F1482" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1482" t="s">
-        <v>17</v>
+        <v>651</v>
       </c>
     </row>
     <row r="1483" spans="1:11">
       <c r="A1483">
         <v>1482</v>
       </c>
       <c r="B1483" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="C1483" t="s">
-        <v>21</v>
+        <v>101</v>
       </c>
       <c r="D1483">
         <v>0</v>
       </c>
       <c r="E1483">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F1483" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1483" t="s">
-        <v>399</v>
+        <v>651</v>
       </c>
     </row>
     <row r="1484" spans="1:11">
       <c r="A1484">
         <v>1483</v>
       </c>
       <c r="B1484" t="s">
-        <v>27</v>
+        <v>103</v>
       </c>
       <c r="C1484" t="s">
-        <v>393</v>
+        <v>190</v>
       </c>
       <c r="D1484">
         <v>0</v>
       </c>
       <c r="E1484">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F1484" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G1484" t="s">
-        <v>734</v>
+        <v>768</v>
       </c>
     </row>
     <row r="1485" spans="1:11">
       <c r="A1485">
         <v>1484</v>
       </c>
       <c r="B1485" t="s">
+        <v>103</v>
+      </c>
+      <c r="C1485" t="s">
+        <v>190</v>
+      </c>
+      <c r="D1485">
+        <v>0</v>
+      </c>
+      <c r="E1485">
+        <v>16</v>
+      </c>
+      <c r="F1485" t="s">
+        <v>8</v>
+      </c>
+      <c r="G1485" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:11">
+      <c r="A1486">
+        <v>1485</v>
+      </c>
+      <c r="B1486" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1486" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1486">
+        <v>0</v>
+      </c>
+      <c r="E1486">
+        <v>0</v>
+      </c>
+      <c r="F1486" t="s">
+        <v>8</v>
+      </c>
+      <c r="G1486" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:11">
+      <c r="A1487">
+        <v>1486</v>
+      </c>
+      <c r="B1487" t="s">
+        <v>103</v>
+      </c>
+      <c r="C1487" t="s">
+        <v>371</v>
+      </c>
+      <c r="D1487">
+        <v>0</v>
+      </c>
+      <c r="E1487">
+        <v>16</v>
+      </c>
+      <c r="F1487" t="s">
+        <v>8</v>
+      </c>
+      <c r="G1487" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:11">
+      <c r="A1488">
+        <v>1487</v>
+      </c>
+      <c r="B1488" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1488" t="s">
+        <v>251</v>
+      </c>
+      <c r="D1488">
+        <v>0</v>
+      </c>
+      <c r="E1488">
+        <v>15</v>
+      </c>
+      <c r="F1488" t="s">
+        <v>8</v>
+      </c>
+      <c r="G1488" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:11">
+      <c r="A1489">
+        <v>1488</v>
+      </c>
+      <c r="B1489" t="s">
+        <v>142</v>
+      </c>
+      <c r="C1489" t="s">
+        <v>198</v>
+      </c>
+      <c r="D1489">
+        <v>0</v>
+      </c>
+      <c r="E1489">
+        <v>16</v>
+      </c>
+      <c r="F1489" t="s">
+        <v>8</v>
+      </c>
+      <c r="G1489" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:11">
+      <c r="A1490">
+        <v>1489</v>
+      </c>
+      <c r="B1490" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1490" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1490">
+        <v>0</v>
+      </c>
+      <c r="E1490">
+        <v>17</v>
+      </c>
+      <c r="F1490" t="s">
+        <v>8</v>
+      </c>
+      <c r="G1490" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:11">
+      <c r="A1491">
+        <v>1490</v>
+      </c>
+      <c r="B1491" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1491" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1491">
+        <v>0</v>
+      </c>
+      <c r="E1491">
+        <v>15</v>
+      </c>
+      <c r="F1491" t="s">
+        <v>8</v>
+      </c>
+      <c r="G1491" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:11">
+      <c r="A1492">
+        <v>1491</v>
+      </c>
+      <c r="B1492" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1492" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1492">
+        <v>0</v>
+      </c>
+      <c r="E1492">
+        <v>12</v>
+      </c>
+      <c r="F1492" t="s">
+        <v>8</v>
+      </c>
+      <c r="G1492" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:11">
+      <c r="A1493">
+        <v>1492</v>
+      </c>
+      <c r="B1493" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1493" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1493">
+        <v>2</v>
+      </c>
+      <c r="E1493">
+        <v>14</v>
+      </c>
+      <c r="F1493" t="s">
+        <v>8</v>
+      </c>
+      <c r="G1493" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:11">
+      <c r="A1494">
+        <v>1493</v>
+      </c>
+      <c r="B1494" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1494" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1494">
+        <v>0</v>
+      </c>
+      <c r="E1494">
+        <v>17</v>
+      </c>
+      <c r="F1494" t="s">
+        <v>12</v>
+      </c>
+      <c r="G1494" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:11">
+      <c r="A1495">
+        <v>1494</v>
+      </c>
+      <c r="B1495" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1495" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1495">
+        <v>0</v>
+      </c>
+      <c r="E1495">
+        <v>15</v>
+      </c>
+      <c r="F1495" t="s">
+        <v>8</v>
+      </c>
+      <c r="G1495" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:11">
+      <c r="A1496">
+        <v>1495</v>
+      </c>
+      <c r="B1496" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1496" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1496">
+        <v>0</v>
+      </c>
+      <c r="E1496">
+        <v>0</v>
+      </c>
+      <c r="F1496" t="s">
+        <v>12</v>
+      </c>
+      <c r="G1496" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:11">
+      <c r="A1497">
+        <v>1496</v>
+      </c>
+      <c r="B1497" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1497" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1497">
+        <v>2</v>
+      </c>
+      <c r="E1497">
+        <v>17</v>
+      </c>
+      <c r="F1497" t="s">
+        <v>12</v>
+      </c>
+      <c r="G1497" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:11">
+      <c r="A1498">
+        <v>1497</v>
+      </c>
+      <c r="B1498" t="s">
         <v>32</v>
       </c>
-      <c r="C1485" t="s">
-[...12 lines deleted...]
-        <v>693</v>
+      <c r="C1498" t="s">
+        <v>772</v>
+      </c>
+      <c r="D1498">
+        <v>0</v>
+      </c>
+      <c r="E1498">
+        <v>17</v>
+      </c>
+      <c r="F1498" t="s">
+        <v>12</v>
+      </c>
+      <c r="G1498" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:11">
+      <c r="A1499">
+        <v>1498</v>
+      </c>
+      <c r="B1499" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1499" t="s">
+        <v>160</v>
+      </c>
+      <c r="D1499">
+        <v>0</v>
+      </c>
+      <c r="E1499">
+        <v>1</v>
+      </c>
+      <c r="F1499" t="s">
+        <v>8</v>
+      </c>
+      <c r="G1499" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:11">
+      <c r="A1500">
+        <v>1499</v>
+      </c>
+      <c r="B1500" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1500" t="s">
+        <v>160</v>
+      </c>
+      <c r="D1500">
+        <v>0</v>
+      </c>
+      <c r="E1500">
+        <v>16</v>
+      </c>
+      <c r="F1500" t="s">
+        <v>8</v>
+      </c>
+      <c r="G1500" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:11">
+      <c r="A1501">
+        <v>1500</v>
+      </c>
+      <c r="B1501" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1501" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1501">
+        <v>0</v>
+      </c>
+      <c r="E1501">
+        <v>13</v>
+      </c>
+      <c r="F1501" t="s">
+        <v>8</v>
+      </c>
+      <c r="G1501" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:11">
+      <c r="A1502">
+        <v>1501</v>
+      </c>
+      <c r="B1502" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1502" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1502">
+        <v>0</v>
+      </c>
+      <c r="E1502">
+        <v>12</v>
+      </c>
+      <c r="F1502" t="s">
+        <v>8</v>
+      </c>
+      <c r="G1502" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:11">
+      <c r="A1503">
+        <v>1502</v>
+      </c>
+      <c r="B1503" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1503" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1503">
+        <v>0</v>
+      </c>
+      <c r="E1503">
+        <v>14</v>
+      </c>
+      <c r="F1503" t="s">
+        <v>8</v>
+      </c>
+      <c r="G1503" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:11">
+      <c r="A1504">
+        <v>1503</v>
+      </c>
+      <c r="B1504" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1504" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1504">
+        <v>0</v>
+      </c>
+      <c r="E1504">
+        <v>16</v>
+      </c>
+      <c r="F1504" t="s">
+        <v>12</v>
+      </c>
+      <c r="G1504" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:11">
+      <c r="A1505">
+        <v>1504</v>
+      </c>
+      <c r="B1505" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1505" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1505">
+        <v>0</v>
+      </c>
+      <c r="E1505">
+        <v>15</v>
+      </c>
+      <c r="F1505" t="s">
+        <v>12</v>
+      </c>
+      <c r="G1505" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:11">
+      <c r="A1506">
+        <v>1505</v>
+      </c>
+      <c r="B1506" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1506" t="s">
+        <v>150</v>
+      </c>
+      <c r="D1506">
+        <v>0</v>
+      </c>
+      <c r="E1506">
+        <v>15</v>
+      </c>
+      <c r="F1506" t="s">
+        <v>8</v>
+      </c>
+      <c r="G1506" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:11">
+      <c r="A1507">
+        <v>1506</v>
+      </c>
+      <c r="B1507" t="s">
+        <v>103</v>
+      </c>
+      <c r="C1507" t="s">
+        <v>103</v>
+      </c>
+      <c r="D1507">
+        <v>0</v>
+      </c>
+      <c r="E1507">
+        <v>17</v>
+      </c>
+      <c r="F1507" t="s">
+        <v>12</v>
+      </c>
+      <c r="G1507" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:11">
+      <c r="A1508">
+        <v>1507</v>
+      </c>
+      <c r="B1508" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1508" t="s">
+        <v>327</v>
+      </c>
+      <c r="D1508">
+        <v>0</v>
+      </c>
+      <c r="E1508">
+        <v>16</v>
+      </c>
+      <c r="F1508" t="s">
+        <v>12</v>
+      </c>
+      <c r="G1508" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:11">
+      <c r="A1509">
+        <v>1508</v>
+      </c>
+      <c r="B1509" t="s">
+        <v>49</v>
+      </c>
+      <c r="C1509" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1509">
+        <v>0</v>
+      </c>
+      <c r="E1509">
+        <v>1</v>
+      </c>
+      <c r="F1509" t="s">
+        <v>8</v>
+      </c>
+      <c r="G1509" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:11">
+      <c r="A1510">
+        <v>1509</v>
+      </c>
+      <c r="B1510" t="s">
+        <v>49</v>
+      </c>
+      <c r="C1510" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1510">
+        <v>0</v>
+      </c>
+      <c r="E1510">
+        <v>17</v>
+      </c>
+      <c r="F1510" t="s">
+        <v>8</v>
+      </c>
+      <c r="G1510" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:11">
+      <c r="A1511">
+        <v>1510</v>
+      </c>
+      <c r="B1511" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1511" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1511">
+        <v>0</v>
+      </c>
+      <c r="E1511">
+        <v>15</v>
+      </c>
+      <c r="F1511" t="s">
+        <v>8</v>
+      </c>
+      <c r="G1511" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:11">
+      <c r="A1512">
+        <v>1511</v>
+      </c>
+      <c r="B1512" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1512" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1512">
+        <v>0</v>
+      </c>
+      <c r="E1512">
+        <v>13</v>
+      </c>
+      <c r="F1512" t="s">
+        <v>8</v>
+      </c>
+      <c r="G1512" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:11">
+      <c r="A1513">
+        <v>1512</v>
+      </c>
+      <c r="B1513" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1513" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1513">
+        <v>0</v>
+      </c>
+      <c r="E1513">
+        <v>12</v>
+      </c>
+      <c r="F1513" t="s">
+        <v>8</v>
+      </c>
+      <c r="G1513" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:11">
+      <c r="A1514">
+        <v>1513</v>
+      </c>
+      <c r="B1514" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1514" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1514">
+        <v>0</v>
+      </c>
+      <c r="E1514">
+        <v>0</v>
+      </c>
+      <c r="F1514" t="s">
+        <v>12</v>
+      </c>
+      <c r="G1514" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:11">
+      <c r="A1515">
+        <v>1514</v>
+      </c>
+      <c r="B1515" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1515" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1515">
+        <v>0</v>
+      </c>
+      <c r="E1515">
+        <v>0</v>
+      </c>
+      <c r="F1515" t="s">
+        <v>12</v>
+      </c>
+      <c r="G1515" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:11">
+      <c r="A1516">
+        <v>1515</v>
+      </c>
+      <c r="B1516" t="s">
+        <v>55</v>
+      </c>
+      <c r="C1516" t="s">
+        <v>55</v>
+      </c>
+      <c r="D1516">
+        <v>0</v>
+      </c>
+      <c r="E1516">
+        <v>0</v>
+      </c>
+      <c r="F1516" t="s">
+        <v>8</v>
+      </c>
+      <c r="G1516" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:11">
+      <c r="A1517">
+        <v>1516</v>
+      </c>
+      <c r="B1517" t="s">
+        <v>55</v>
+      </c>
+      <c r="C1517" t="s">
+        <v>55</v>
+      </c>
+      <c r="D1517">
+        <v>0</v>
+      </c>
+      <c r="E1517">
+        <v>17</v>
+      </c>
+      <c r="F1517" t="s">
+        <v>8</v>
+      </c>
+      <c r="G1517" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">